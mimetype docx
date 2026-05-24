--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -115,1732 +115,1753 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">060559497</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=uqZI680AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Christophe PRIEUR was born in Essey-les-Nancy, France, in 1974. He graduated in Mathematics from the Ecole Normale Supérieure de Cachan, France in 2000. He received the Ph.D degree in 2001 in Applied Mathematics from the Université Paris-Sud, France, and the &amp;quot;Habilitation à Diriger des Recherches&amp;quot; (HDR degree) in 2009. From 2002 he was an associate researcher CNRS at the laboratory SATIE, Cachan, France, and at the LAAS, Toulouse, France (2004-2010). In 2010 he joined the Gipsa-lab, Grenoble, France where he is currently a senior researcher of the CNRS (since 2011). His current research interests include nonlinear control theory, hybrid systems, and control of partial differential equations. He is currently serving as Associate Editor for IMA J. Mathematical Control and Information, IEEE Trans. on Automatic Control, European J. of Control, and IEEE Trans. on Control Systems Technology.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">For an updated version, please consult</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.gipsa-lab.grenoble-inp.fr/~christophe.prieur/cv.html</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (168)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (169)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Output Feedback Stabilization of Nonlinear Diffusion Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ionuţ Munteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 13 (1), pp.91-103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2026.3661777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output Feedback Stabilization of Reaction-Diffusion Equations in H2-norm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, pp.1-15. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2026.3688198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05607332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-based output feedback for an age-dependent SIRD model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Candy Sonveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Winkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 71 (1), pp.583-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2025.3600590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Finite-dimensional boundary control of underactuated heat-heat cascades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 190, pp.113051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2026.113051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108775v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Split Covariance Intersection: Correlated Components and Optimality</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary output feedback stabilization of a cascade of N heat equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3530854⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 210 (March), pp.106363. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2026.106363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882754v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position, Velocity, and Attitude Estimation Based on MARG and Position Measurements Under Unknown External Acceleration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Split Covariance Intersection: Correlated Components and Optimality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579402⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (7), pp.4593-4607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2025.3530854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05113993v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Output Feedback Setpoint Control of an Input-Delayed Viscous Burgers' Equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Position, Velocity, and Attitude Estimation Based on MARG and Position Measurements Under Unknown External Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf015⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.1423-1428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3579402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05117615v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05113993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static output feedback control of heat equations with small reaction terms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Active Defense Strategy in Cyber-Physical Systems: Misleading Unauthorized Observers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (3), pp.2404-2415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2025.3570931.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3568759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05084165v1</w:t>
+                <w:t xml:space="preserve">hal-05068150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-Time Output Regulation for Time-Varying 2 × 2 Hyperbolic Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Boundary Output-Feedback Control of a Reaction-Diffusion Equation with In-Domain Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Shreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 206 (2), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10957-025-02724-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434306v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active Defense Strategy in Cyber-Physical Systems: Misleading Unauthorized Observers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Attitude Estimation on SO(3) With Unknown Input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (17), pp.7355-7366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.70060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2025.3570931.⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05068150v1</w:t>
+                <w:t xml:space="preserve">hal-05148197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Boundary Output-Feedback Control of a Reaction-Diffusion Equation with In-Domain Disturbances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ℒ2 observer design for a class of semilinear hyperbolic PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suha Shreim</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Franthiescolly Vieira de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Artur de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Optimization Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10957-025-02724-2⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.dnaf026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434290v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attitude Estimation on SO(3) With Unknown Input</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local Output Feedback Setpoint Control of an Input-Delayed Viscous Burgers' Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.70060⟩</w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), pp.dnaf015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148197v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05117615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ℒ2 observer design for a class of semilinear hyperbolic PDEs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Static output feedback control of heat equations with small reaction terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf026⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9, pp.210-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2025.3568759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05434313v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05084165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilization for 2-D and 3-D parabolic equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+                <w:t xml:space="preserve">Finite-Time Output Regulation for Time-Varying 2 × 2 Hyperbolic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionut́ Munteanu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 176 (June), pp.112259. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (3), pp.dnaf024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnaf024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023673v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05434306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyber-Physical Security of Vehicles: Zero Dynamics Attacks Against Vehicle's Lateral Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Pirani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1900,77 +1921,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 178 (August), pp.112379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1998,4810 +2019,4810 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04522551v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudorange Rigidity and Solvability of Cooperative GNSS Positioning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary output feedback stabilization for 2-D and 3-D parabolic equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ionut́ Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432831⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 176 (June), pp.112259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2025.112259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381627v2</w:t>
+                <w:t xml:space="preserve">hal-05023673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-time output regulation for linear time-varying hyperbolic balance laws *</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Pseudorange Rigidity and Solvability of Cooperative GNSS Positioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Control of Network Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), pp.1176-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCNS.2024.3432831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/24M165963⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04782319v1</w:t>
+                <w:t xml:space="preserve">hal-04381627v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a Rayleigh beam with collocated piezoelectric sensor/actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Finite-time output regulation for linear time-varying hyperbolic balance laws *</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 63 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/24M165963⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/eect.2023036⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04316771v1</w:t>
+                <w:t xml:space="preserve">hal-04782319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MAINS: A Magnetic Field Aided Inertial Navigation System for Indoor Positioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chuan Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustaf Hendeby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isaac Skog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 24 (9), pp.15156-15166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSEN.2024.3379932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706768v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exact controllability for a Rayleigh beam with piezoelectric actuator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Stabilization of a Rayleigh beam with collocated piezoelectric sensor/actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Evolution Equations and Control Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (1), pp.67-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/eect.2023036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04706769v1</w:t>
+                <w:t xml:space="preserve">hal-04316771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State observation for heterogeneous quasilinear traffic flow system with disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Exact controllability for a Rayleigh beam with piezoelectric actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafael Vazquez</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-023-00377-y⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 186 (April), pp.105759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2024.105759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04706772v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of KdV equation on a network with bounded and unbounded branches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State observation for heterogeneous quasilinear traffic flow system with disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Parada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Rafael Vazquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2024073⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (3), pp.601-628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-023-00377-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04776697v2</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04706772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control design for beam stabilization with self-sensing piezoelectric actuators: managing presence and absence of hysteresis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of KdV equation on a network with bounded and unbounded branches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Mattioni</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-024-00393-6⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30, pp.84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2024073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659186v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04776697v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Demodulation Methods for a Wireless Electromagnetic Tracker</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Control design for beam stabilization with self-sensing piezoelectric actuators: managing presence and absence of hysteresis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Guerret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3301842⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (12), pp.979-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-024-00393-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183864v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MARG Sensor-Based Attitude Estimation On SO(3) Under Unknown External Acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.3795-3800. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3342855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04217005v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MARG Sensor-Based Attitude Estimation On SO(3) Under Unknown External Acceleration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modeling and control of overhead cranes: a tutorial overview and perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3342855⟩</w:t>
+              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.100877. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04349499v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04010839v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and control of overhead cranes: a tutorial overview and perspectives</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Demodulation Methods for a Wireless Electromagnetic Tracker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Vehrlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Reviews in Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2023.03.002⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7 (9), pp.3502304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSENS.2023.3301842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04010839v3</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation magnéto-inertielle - Filtrage de Kalman et intelligence artificielle</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancing deep reinforcement learning with integral action to control tokamak safety factor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Mattioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuele Zoboli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.51257/a-v1-s7809⟩</w:t>
+              <w:t xml:space="preserve">Fusion Engineering and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 196, pp.114008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fusengdes.2023.114008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04218438v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04217005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controller Design for Heterogeneous Traffic with Bottleneck and Disturbances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Navigation magnéto-inertielle - Filtrage de Kalman et intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.S7809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51257/a-v1-s7809⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110790⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03766105v1</w:t>
+                <w:t xml:space="preserve">hal-04218438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of Distance Measurements between Agents with Unknown Correlations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Controller Design for Heterogeneous Traffic with Bottleneck and Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 148 (February), pp.110790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110790⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285390⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04039619v2</w:t>
+                <w:t xml:space="preserve">hal-03766105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary output feedback stabilisation of a class of reaction–diffusion PDEs with delayed boundary measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fusion of Distance Measurements between Agents with Unknown Correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.2143-2148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3285390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2022.2091476⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04234860v1</w:t>
+                <w:t xml:space="preserve">hal-04039619v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Windup Design for a Reaction-Diffusion Equation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary output feedback stabilisation of a class of reaction–diffusion PDEs with delayed boundary measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 96 (9), pp.2285-2295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2022.2091476⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3292048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04132967v1</w:t>
+                <w:t xml:space="preserve">hal-04234860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of the wave equation through nonlinear Dirichlet actuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Anti-Windup Design for a Reaction-Diffusion Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Shreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29, pp.57. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, pp.3120-3125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2022077⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2023.3292048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363940v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04132967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local output feedback stabilization of a Reaction-Diffusion equation with saturated actuation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilization of the wave equation through nonlinear Dirichlet actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3144609⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29, pp.57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2022077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03540132v1</w:t>
+                <w:t xml:space="preserve">hal-03363940v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral stabilization of linear transport equations with boundary and in-domain couplings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local output feedback stabilization of a Reaction-Diffusion equation with saturated actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 360, pp.219-240. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 68 (1), pp.564-571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmath.288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2022.3144609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03208688v2</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03540132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Spectral stabilization of linear transport equations with boundary and in-domain couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 360, pp.219-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmath.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02872341v1</w:t>
+                <w:t xml:space="preserve">hal-03208688v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global well-posedness of the KdV Equation on a star-shaped network and stabilization by saturated controllers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear boundary output feedback stabilization of reaction–diffusion equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 166 (August), pp.105301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105301⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21m1434581⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03831316v1</w:t>
+                <w:t xml:space="preserve">hal-03720469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear boundary output feedback stabilization of reaction–diffusion equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Finite-dimensional observer-based boundary stabilization of reaction-diffusion equations with either a Dirichlet or Neumann boundary measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135 (January), pp.109955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109955⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105301⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03720469v1</w:t>
+                <w:t xml:space="preserve">hal-03377119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional observer-based boundary stabilization of reaction-diffusion equations with either a Dirichlet or Neumann boundary measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High-Gain Observer Design for a Class of Quasi-linear Integro-Differential Hyperbolic Systems - Application to an Epidemic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (1), pp.292-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3063368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109955⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03377119v2</w:t>
+                <w:t xml:space="preserve">hal-03152772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Gain Observer Design for a Class of Quasi-linear Integro-Differential Hyperbolic Systems - Application to an Epidemic Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Delayed stabilization of the Korteweg-de Vries equation on a Star-shaped network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.559-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-022-00319-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3063368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03152772v1</w:t>
+                <w:t xml:space="preserve">hal-03177446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delayed stabilization of the Korteweg-de Vries equation on a Star-shaped network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Finite-dimensional observer-based PI regulation control of a reaction-diffusion equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (11), pp.6143-6150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-022-00319-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03177446v1</w:t>
+                <w:t xml:space="preserve">hal-03472730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite-dimensional observer-based PI regulation control of a reaction-diffusion equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design of saturated boundary control for hyperbolic systems with in-domain disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Shreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 142 (August), pp.110346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3130874⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03472730v1</w:t>
+                <w:t xml:space="preserve">hal-03665684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of saturated boundary control for hyperbolic systems with in-domain disturbances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Proportional Integral regulation control of a one-dimensional semilinear wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1), pp.1--21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20m1346857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110346⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03665684v1</w:t>
+                <w:t xml:space="preserve">hal-02872341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tracking problem for the state of charge in an electrochemical Li-ion battery model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global well-posedness of the KdV Equation on a star-shaped network and stabilization by saturated controllers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2021041⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (4), pp.2268-2296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21m1434581⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760687v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03831316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Feedback Stabilization of Freeway Traffic Networks: ISS Control and Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Liguo Zhang</w:t>
+                <w:t xml:space="preserve">A tracking problem for the state of charge in an electrochemical Li-ion battery model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haoran Luan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2021.3088093⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (3), pp.709-732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2021041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03760696v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local output feedback stabilization of reaction-diffusion PDEs with saturated measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Synchronization of Identical Boundary-Actuated Semilinear Infinite-Dimensional Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (2), pp.789-805. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.1322-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnac008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3081481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665192v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03216429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Velocity Stabilization of a Wave Equation with a Nonlinear Dynamic Boundary Condition</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local output feedback stabilization of reaction-diffusion PDEs with saturated measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (12), pp.6786-6793. </w:t>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.789-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3136086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnac008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03349947v2</w:t>
+                <w:t xml:space="preserve">hal-03665192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BiLSTM Network-Based Extended Kalman Filter for Magnetic Field Gradient Aided Indoor Navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Velocity Stabilization of a Wave Equation with a Nonlinear Dynamic Boundary Condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3091862⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (12), pp.6786-6793. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2021.3136086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03425006v1</w:t>
+                <w:t xml:space="preserve">hal-03349947v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronization of Identical Boundary-Actuated Semilinear Infinite-Dimensional Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+                <w:t xml:space="preserve">Boundary Feedback Stabilization of Freeway Traffic Networks: ISS Control and Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haoran Luan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giacomo Casadei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Yusheng Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 6, pp.1322-1327. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (3), pp.997-1008. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3081481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2021.3088093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03216429v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03760696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leader-Follower Synchronization of a Network of Boundary-Controlled Parabolic Equations With In-Domain Coupling</w:t>
+                <w:t xml:space="preserve">BiLSTM Network-Based Extended Kalman Filter for Magnetic Field Gradient Aided Indoor Navigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abbas Kabalan</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Makia Zmitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3136097⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.4781-4789. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2021.3091862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03511459v1</w:t>
+                <w:t xml:space="preserve">hal-03425006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of reaction–diffusion PDEs with a non-collocated boundary condition</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Leader-Follower Synchronization of a Network of Boundary-Controlled Parabolic Equations With In-Domain Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Casadei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105238⟩</w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6, pp.2006-2011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2021.3136097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665170v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03511459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictor-based output feedback stabilization of an input delayed parabolic PDE with boundary measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Output feedback stabilization of reaction–diffusion PDEs with a non-collocated boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 164 (June), pp.105238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2022.105238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110115⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03506308v1</w:t>
+                <w:t xml:space="preserve">hal-03665170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of reaction–diffusion PDEs coupled at the boundaries with an ODE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Predictor-based output feedback stabilization of an input delayed parabolic PDE with boundary measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 144, pp.110465. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 137 (March), pp.110115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.110115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110465⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03726804v1</w:t>
+                <w:t xml:space="preserve">hal-03506308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PI Regulation of a Reaction-Diffusion Equation with Delayed Boundary Control</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of reaction–diffusion PDEs coupled at the boundaries with an ODE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 144, pp.110465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2022.110465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2996598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02294321v1</w:t>
+                <w:t xml:space="preserve">hal-03726804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of constant-delay predictor feedback for in-domain stabilization of reaction-diffusion PDEs with time- and spatially-varying input delays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">PI Regulation of a Reaction-Diffusion Equation with Delayed Boundary Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 123 (January), pp.109347. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (4), pp.1573 - 1587. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109347⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2996598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999899v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local stabilization of an unstable parabolic equation via saturated controls</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary Control Design for Conservation Laws in the Presence of Measurement Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Wirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3007733⟩</w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33, pp.49-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-020-00269-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03276343v1</w:t>
+                <w:t xml:space="preserve">hal-02968550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control Design for Conservation Laws in the Presence of Measurement Disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Output Feedback Control of a cascade system of linear Korteweg-de Vries equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-020-00269-5⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 59 (4), pp.2955-2976. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/20M1350066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02968550v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03189155v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output Feedback Control of a cascade system of linear Korteweg-de Vries equations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robustness of constant-delay predictor feedback for in-domain stabilization of reaction-diffusion PDEs with time- and spatially-varying input delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1350066⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 123 (January), pp.109347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03189155v2</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02999899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Observer-based Output Feedback Controller for Traffic Congestion with Bottleneck</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local stabilization of an unstable parabolic equation via saturated controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Mironchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.5689⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 66 (5), pp.2162-2176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.3007733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360573v2</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03276343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameter identification of a linear wave equation from experimental boundary data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimal Observer-based Output Feedback Controller for Traffic Congestion with Bottleneck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 29 (5), pp.2166-2179. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (15), pp.7087-7106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3032714⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.5689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02985612v2</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360573v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-domain stabilization of block diagonal infinite-dimensional systems with time-varying input delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 66 (12), pp.6017-6024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6829,5148 +6850,5148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03147533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain observer for 3×3 linear heterodirectional hyperbolic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Parameter identification of a linear wave equation from experimental boundary data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109607⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 29 (5), pp.2166-2179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2020.3032714⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144448v1</w:t>
+                <w:t xml:space="preserve">hal-02985612v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain observer design for some semilinear reaction-diffusion systems: a transformation-based approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">High-gain observer for 3×3 linear heterodirectional hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Kitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 129 (July), pp.109607. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2021.109607⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3004742⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02878257v1</w:t>
+                <w:t xml:space="preserve">hal-03144448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems with Delay Boundary Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High-gain observer design for some semilinear reaction-diffusion systems: a transformation-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (2), pp.629-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2020.3004742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2975003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03093798v1</w:t>
+                <w:t xml:space="preserve">hal-02878257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular perturbation analysis of a coupled system involving the wave equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems with Delay Boundary Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (11), pp.4846-4853. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 66 (1), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2020.2975003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2960272⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03066813v1</w:t>
+                <w:t xml:space="preserve">hal-03093798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential Input-to-State Stabilization of a Class of Diagonal Boundary Control Systems with Delay Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 138 (April), pp.104651. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2020.104651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport effect of COVID-19 pandemic in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Reviews in Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.394-408. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis of dissipative systems subject to nonlinear damping via Lyapunov techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Singular perturbation analysis of a coupled system involving the wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 65 (5), pp.2139-2146. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2937495⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 65 (11), pp.4846-4853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2960272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956449v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Proportional-Integral Boundary Feedback Stabilization for Quasilinear Hyperbolic Systems of Balance Laws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability analysis of dissipative systems subject to nonlinear damping via Lyapunov techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Junfei Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 58 (4), pp.2143-2170. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (5), pp.2139-2146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/18M1214883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2937495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02956431v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On $L_\infty$ Stabilization of Diagonal Semilinear Hyperbolic Systems by Saturated Boundary Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local Proportional-Integral Boundary Feedback Stabilization for Quasilinear Hyperbolic Systems of Balance Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfei Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2019069⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 58 (4), pp.2143-2170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/18M1214883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384422v1</w:t>
+                <w:t xml:space="preserve">hal-02956431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$L^p$-asymptotic stability analysis of a 1D wave equation with a nonlinear damping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimal Control of Linear PDEs using Occupation Measures and SDP Relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Magron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 37 (1), pp.159-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dny044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193922v2</w:t>
+                <w:t xml:space="preserve">hal-01966782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-to-state stability of infinite-dimensional systems: recent results and open questions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On $L_\infty$ Stabilization of Diagonal Semilinear Hyperbolic Systems by Saturated Boundary Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Dus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1291248⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2019069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921344v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Control of Linear PDEs using Occupation Measures and SDP Relaxations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">$L^p$-asymptotic stability analysis of a 1D wave equation with a nonlinear damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 269 (10), pp.8107-8131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jde.2020.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dny044⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966782v1</w:t>
+                <w:t xml:space="preserve">hal-02193922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic Optimal Control of Linear Complementarity Systems: First order necessary conditions and numerical analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Input-to-state stability of infinite-dimensional systems: recent results and open questions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Mironchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 65 (6), pp.2743-2750. </w:t>
+              <w:t xml:space="preserve">SIAM Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 62 (3), pp.529-614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2945878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1291248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690400v3</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Observer Design for Cascaded ODE-Hyperbolic PDE Systems: A Matrix Inequalities Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quadratic Optimal Control of Linear Complementarity Systems: First order necessary conditions and numerical analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (6), pp.2743-2750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2945878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02552921v3</w:t>
+                <w:t xml:space="preserve">hal-01690400v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Gradient-Based EKF for Velocity Estimation in Indoor Navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary Observer Design for Cascaded ODE-Hyperbolic PDE Systems: A Matrix Inequalities Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cristofaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 119 (September), pp.109027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2020.109027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s20205726⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138331v1</w:t>
+                <w:t xml:space="preserve">hal-02552921v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Stabilization of Input-Delayed Uncertain Nonlinear Polynomial Systems</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magnetic Field Gradient-Based EKF for Velocity Estimation in Indoor Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makia Zmitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2931952⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (20), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s20205726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02917930v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Control of Coupled Inhomogeneous Diffusion in Tokamak Plasmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regional Stabilization of Input-Delayed Uncertain Nonlinear Polynomial Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos E de Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Manoel Gomes da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2768039⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 65 (5), pp.2300-2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2931952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01545010v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nonsmooth hybrid invariance principle applied to robust event-triggered design</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Distributed Control of Coupled Inhomogeneous Diffusion in Tokamak Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2863188⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27 (1), pp.443-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2017.2768039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01526331v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01545010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness to in-domain viscous damping of a collocated boundary adaptive feedback law for an anti-damped boundary wave PDE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Roman</w:t>
+                <w:t xml:space="preserve">A nonsmooth hybrid invariance principle applied to robust event-triggered design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A R Teel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 64 (8), pp.3284-3299. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2899048⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 64 (5), pp.2061-2068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2863188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637663v2</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01526331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a magnetometer array using motion capture equipment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robustness to in-domain viscous damping of a collocated boundary adaptive feedback law for an anti-damped boundary wave PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Ivan Chesneau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asjc.2043⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 64 (8), pp.3284-3299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2019.2899048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368023v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637663v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PI Boundary Control of Linear Hyperbolic Balance Laws with Stabilization of ARZ Traffic Flow Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junfei Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 123 (January), pp.85-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sysconle.2018.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feedback stabilization of a 1D linear reaction-diffusion equation with delay boundary control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 64 (4), pp.1415-1425. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2018.2849560⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583199v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review: Input-to-State Stability for PDEs, Iasson Karafyllis, Miroslav Krstic. Communications and Control Engineering, Springer, (2018). ISBN: 978-3-319-91011-6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 109, pp.108494. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02275333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Law Realification for the Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems With Delay Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (4), pp.930-935. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/LCSYS.2019.2919309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An LMI condition for the robustness of constant-delay linear predictor feedback with respect to uncertain time-varying input delays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Calibration of a magnetometer array using motion capture equipment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ivan Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108551⟩</w:t>
+              <w:t xml:space="preserve">Asian Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.1459-1469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asjc.2043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02368032v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Goal-oriented error estimation for parameter-dependent nonlinear problems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An LMI condition for the robustness of constant-delay linear predictor feedback with respect to uncertain time-varying input delays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clémentine Prieur</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2018003⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (November), pp.108551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2019.108551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290887v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02368032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New formulation of predictors for finite-dimensional linear control systems with input delay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Goal-oriented error estimation for parameter-dependent nonlinear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Janon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.12.007⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (2), pp.705-728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2018003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226598v3</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Exponential Stabilization of Semi-Linear Hyperbolic Systems by Means of a Boundary Feedback Control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New formulation of predictors for finite-dimensional linear control systems with input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Junfei Qiao</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.9-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2017.12.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2724141⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01575511v1</w:t>
+                <w:t xml:space="preserve">hal-01226598v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional stability and stabilization of a class of linear hyperbolic systems with nonlinear quadratic dynamic boundary conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analysis and synthesis of reset control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valter J S Leite</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Foundations and Trends in Systems and Control </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2-3), pp.117-338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1561/2600000017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01984386v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02005357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Feedback Control of Linear Hyperbolic Systems: Application to the Saint-Venant–Exner Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability Analysis of a 2×2 Linear Hyperbolic System With a Sampled-Data Controller via Backstepping Method and Looped-Functionals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Davó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph J Winkin</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.11.028⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 64 (4), pp.1718-1725. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2855112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01702529v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and synthesis of reset control systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local Exponential Stabilization of Semi-Linear Hyperbolic Systems by Means of a Boundary Feedback Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junfei Qiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foundations and Trends in Systems and Control </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (1), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2017.2724141⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1561/2600000017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02005357v1</w:t>
+                <w:t xml:space="preserve">hal-01575511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of a 2×2 Linear Hyperbolic System With a Sampled-Data Controller via Backstepping Method and Looped-Functionals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Regional stability and stabilization of a class of linear hyperbolic systems with nonlinear quadratic dynamic boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Caldeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Coutinho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Di Meglio</w:t>
+                <w:t xml:space="preserve">Valter J S Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 64 (4), pp.1718-1725. </w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43, pp.46-56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2018.2855112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2018.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014481v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonstandard use of anti-windup loop for systems with input backlash</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary Feedback Control of Linear Hyperbolic Systems: Application to the Saint-Venant–Exner Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J Winkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2018.10.003⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 88, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.11.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01984387v1</w:t>
+                <w:t xml:space="preserve">hal-01702529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enlarging the basin of attraction by a uniting output feedback controller</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonstandard use of anti-windup loop for systems with input backlash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dragan Nešic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.044⟩</w:t>
+              <w:t xml:space="preserve">IFAC Journal of Systems and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.33-42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacsc.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728750v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based boundary control of a linear 2x2 hyperbolic system via backstepping approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enlarging the basin of attraction by a uniting output feedback controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Davó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás Espitia</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Dragan Nešic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2774011⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 90, pp.73-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.12.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01592643v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Event-based boundary control of a linear 2x2 hyperbolic system via backstepping approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneel Tanwani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (8), pp. 2686 - 2693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2774011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360325v2</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01592643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backstepping control of a wave PDE with unstable source terms and dynamic boundary</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Well-Posedness and Output Regulation for Implicit Time-Varying Evolution Variational Inequalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2841898⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 56 (2), pp.751-781. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1083657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01815802v1</w:t>
+                <w:t xml:space="preserve">hal-01360325v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental validation of a Lyapunov-based controller for the plasma safety factor and plasma pressure in the TCV tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bojan Mavkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Maljaars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Felici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 58 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1741-4326/aab16a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01815814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Windup Algorithms for Pilot-Induced-Oscillation Alleviation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Backstepping control of a wave PDE with unstable source terms and dynamic boundary</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Lab</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 13, pp.AL13-07. </w:t>
+              <w:t xml:space="preserve">IEEE Control Systems Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2 (3), pp.459-464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12762/2017.AL13-07⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCSYS.2018.2841898⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01636186v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01815802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis of Output Feedback Control Systems With a Memory-Based Event-Triggering Mechanism</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global stabilization of a Korteweg-de Vries equation with saturating distributed control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 62 (12), pp.6625-6632. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (3), pp.1452-1480. </w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2713525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/16M1061837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01655544v1</w:t>
+                <w:t xml:space="preserve">hal-01367622v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stabilization of a Korteweg-de Vries equation with saturating distributed control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anti-Windup Algorithms for Pilot-Induced-Oscillation Alleviation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1061837⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Lab</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13, pp.AL13-07. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12762/2017.AL13-07⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367622v3</w:t>
+                <w:t xml:space="preserve">hal-01636186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cone-bounded feedback laws for m-dissipative operators on Hilbert spaces</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability Analysis of Output Feedback Control Systems With a Memory-Based Event-Triggering Mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Davó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 62 (12), pp.6625-6632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2713525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-017-0205-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01620024v1</w:t>
+                <w:t xml:space="preserve">hal-01655544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-experiment state-space identification of coupled magnetic and kinetic parameters in tokamak plasmas</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cone-bounded feedback laws for m-dissipative operators on Hilbert spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control Engineering Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 60, pp.28-38. </w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (4), pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.12.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-017-0205-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01448484v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic stability of Markov jump hyperbolic systems with application to traffic flow control</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multi-experiment state-space identification of coupled magnetic and kinetic parameters in tokamak plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.08.007⟩</w:t>
+              <w:t xml:space="preserve">Control Engineering Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 60, pp.28-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conengprac.2016.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01585772v1</w:t>
+                <w:t xml:space="preserve">hal-01448484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary and Sufficient Conditions on the Exponential Stability of Positive Hyperbolic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62 (7), pp.3610-3617. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2017.2661966⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01385745v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LMI-based reset H∞ analysis and design for linear continuous-time plants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stochastic stability of Markov jump hyperbolic systems with application to traffic flow control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 61 (12), pp.4157-4163. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86, pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2552059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2017.08.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236972v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Equation With Cone-Bounded Control Laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">LMI-based reset H∞ analysis and design for linear continuous-time plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fichera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">João M Gomes da Silva</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 61 (11), pp.3452-3463. </w:t>
+              <w:t xml:space="preserve">, 2016, 61 (12), pp.4157-4163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2519759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2552059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01448483v1</w:t>
+                <w:t xml:space="preserve">hal-01236972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular perturbation approximation by means of a $H^2$ Lyapunov function for linear hyperbolic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 88, pp.24-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12004,90 +12025,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LQ-based event-triggered controller co-design for saturated linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74, pp.47-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12121,90 +12142,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global sensitivity analysis for the boundary control of an open channel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Janon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (1), pp.6:1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12232,5769 +12253,5873 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065886v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based control of linear hyperbolic systems of conservation laws</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Wave Equation With Cone-Bounded Control Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.04.009⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (11), pp.3452-3463. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2016.2519759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01309671v1</w:t>
+                <w:t xml:space="preserve">hal-01448483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer-Based Feedback Stabilization of Linear Systems with Event-triggered Sampling and Dynamic Quantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems and Control Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94, pp.46--56. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2016.05.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259842v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-global stabilization by an output feedback law from a hybrid state controller</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Event-based control of linear hyperbolic systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automatica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 74, pp.90-98. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 70, pp.275-287. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.07.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01368193v2</w:t>
+                <w:t xml:space="preserve">hal-01309671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An optimisation approach for stability analysis and controller synthesis of linear hyperbolic systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Semi-global stabilization by an output feedback law from a hybrid state controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 22 (4), pp.1236-1263. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.90-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv/2016038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01331730v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368193v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An optimisation approach for stability analysis and controller synthesis of linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (4), pp.1236-1263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2016038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01113344v3</w:t>
+                <w:t xml:space="preserve">hal-01331730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hybrid scheme for reducing peaking in high-gain observers for a class of nonlinear systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Singular Perturbation Approximation of Linear Hyperbolic Systems of Balance Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (10), pp.3031-3037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2499444⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.06.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01357122v1</w:t>
+                <w:t xml:space="preserve">hal-01276260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singular Perturbation Approximation of Linear Hyperbolic Systems of Balance Laws</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A hybrid scheme for reducing peaking in high-gain observers for a class of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 72, pp.138-146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2016.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2499444⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01276260v1</w:t>
+                <w:t xml:space="preserve">hal-01357122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tikhonov theorem for linear hyperbolic systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Observer Design for Unilaterally Constrained Lagrangian Systems: A Passivity-Based Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 61 (9), pp.2386-2401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2015.2492098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.03.028⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01064805v1</w:t>
+                <w:t xml:space="preserve">hal-01113344v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fresh Air Fraction Control in Engines Using Dynamic Boundary Stabilization of LPV Hyperbolic Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tikhonov theorem for linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2014.2356858⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2015.03.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144114v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Switching rules for stabilization of linear systems of conservation laws</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fresh Air Fraction Control in Engines Using Dynamic Boundary Stabilization of LPV Hyperbolic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Talon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/140953952⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 23 (3), pp.963-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2014.2356858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165967v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01144114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Computation of Set-Induced Control Lyapunov Functions for Continuous-Time Systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Switching rules for stabilization of linear systems of conservation laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 53 (3), pp.1305-1327. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 53 (3), pp.1599-1624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/140953952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/130934908⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01133446v1</w:t>
+                <w:t xml:space="preserve">hal-01165967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Region-Dependent Gain Condition for Asymptotic Stability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On the Computation of Set-Induced Control Lyapunov Functions for Continuous-Time Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 52, pp.309-316. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (3), pp.1305-1327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.12.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/130934908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144119v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01133446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based controller synthesis by bounding methods</w:t>
+                <w:t xml:space="preserve">A Region-Dependent Gain Condition for Asymptotic Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nacim Meslem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Humberto Stein Shiromoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26, pp.12-21. </w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52, pp.309-316. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2015.09.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2014.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01235617v1</w:t>
+                <w:t xml:space="preserve">hal-01144119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Event-based controller synthesis by bounding methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.12-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejcon.2015.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01074144v1</w:t>
+                <w:t xml:space="preserve">hal-01235617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of nonlinear systems by means of event-triggered sampling algorithms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability Notions for a Class of Nonlinear Systems with Measure Controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (2), pp.245-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-015-0140-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/imamci/dnt018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00822708v1</w:t>
+                <w:t xml:space="preserve">hal-01074144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of nonlinear systems by means of event-triggered sampling algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aneel Tanwani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IMA Journal of Mathematical Control and Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31 (3), pp.415-433. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamci/dnt018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01083629v1</w:t>
+                <w:t xml:space="preserve">hal-00822708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability Analysis and Stabilization of Systems with Input Backlash</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability and Observer Design for Lur'e Systems with Multivalued, Nonmonotone, Time-Varying Nonlinearities and State Jumps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 52 (6), pp.3639-3672. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/120902252⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2273279⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00965339v1</w:t>
+                <w:t xml:space="preserve">hal-01083629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic stability of Webster-Lokshin equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability Analysis and Stabilization of Systems with Input Backlash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 4 (4), pp.481-500. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (2), pp.488-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2014.4.481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2273279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070216v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of switched linear hyperbolic systems by Lyapunov techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Asymptotic stability of Webster-Lokshin equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2297191⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (4), pp.481-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2014.4.481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845766v1</w:t>
+                <w:t xml:space="preserve">hal-01070216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed persistent Flow/Jump Conditions for Uniform Global Asymptotic Stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability of switched linear hyperbolic systems by Lyapunov techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 59 (10), pp.2766-2771. </w:t>
+              <w:t xml:space="preserve">, 2014, 59 (8), pp.2196-2202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAC.2014.2311611⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2297191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066807v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Observers for Linear and Quasi-linear Hyperbolic Systems with Application to Flow Control</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relaxed persistent Flow/Jump Conditions for Uniform Global Asymptotic Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Dugard</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Teel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 59 (10), pp.2766-2771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2014.2311611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00841207v1</w:t>
+                <w:t xml:space="preserve">hal-01066807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Strict Control Lyapunov Function for a Diffusion Equation with Time-Varying Distributed Coefficients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary Observers for Linear and Quasi-linear Hyperbolic Systems with Application to Flow Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brémond</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2209260⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (11), pp.3180-3188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00719502v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00841207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relaxed and Hybridized Backstepping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Strict Control Lyapunov Function for a Diffusion Equation with Time-Varying Distributed Coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 58 (12), pp.3236-3241. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2263613⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 58 (2), pp.290-303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2012.2209260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00905460v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Supervisory Control for Uniting Two Output-Feedback Hybrid Controllers with Different Objectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Relaxed and Hybridized Backstepping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Stein Shiromoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 49 (7), pp.1958-1969. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 58 (12), pp.3236-3241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.03.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2013.2263613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831436v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Luenberger observers and dwell-time logic for feedback hybrid loops in continuous-time control systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust Supervisory Control for Uniting Two Output-Feedback Hybrid Controllers with Different Objectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Sanfelice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/rnc.2922⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (7), pp.1958-1969. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2013.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830556v1</w:t>
+                <w:t xml:space="preserve">hal-00831436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov-Based Distributed Control of the Safety Factor Profile in a Tokamak Plasma</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using Luenberger observers and dwell-time logic for feedback hybrid loops in continuous-time control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Fichera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Fusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 53, pp.033005. </w:t>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (10), pp.1065-1086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0029-5515/53/3/033005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/rnc.2922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788215v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyapunov-based hybrid loops for stability and performance of continuous-time control systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyapunov-Based Distributed Control of the Safety Factor Profile in a Tokamak Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Nouailletas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.11.030⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 53, pp.033005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0029-5515/53/3/033005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00781061v1</w:t>
+                <w:t xml:space="preserve">hal-00788215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of linear impulsive systems through a nearly-periodic reset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 7 (1), pp.4-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nahs.2012.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous H-infinity vibration control of fluid/plate system via reduced-order controller</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lyapunov-based hybrid loops for stability and performance of continuous-time control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Arzelier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2144984⟩</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (2), pp.577-584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.automatica.2012.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00584343v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00781061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quadratic stability for hybrid systems with nested saturations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Simultaneous H-infinity vibration control of fluid/plate system via reduced-order controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Arzelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2178651⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Control Systems Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3), pp.700-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCST.2011.2144984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711862v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active vibration control of a fluid/plate system using a pole placement controller</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quadratic stability for hybrid systems with nested saturations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (7), pp.1832-1838. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2011.2178651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00207179.2012.662343⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00584586v1</w:t>
+                <w:t xml:space="preserve">hal-00711862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS-Lyapunov functions for time-varying hyperbolic systems of balance laws</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Active vibration control of a fluid/plate system using a pole placement controller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (1), pp.111-134. </w:t>
+              <w:t xml:space="preserve">International Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 85 (6), pp.684-694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00498-012-0074-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00207179.2012.662343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682443v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-windup strategy for reset control systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+                <w:t xml:space="preserve">ISS-Lyapunov functions for time-varying hyperbolic systems of balance laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loquen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prieur</w:t>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (10), pp.1159-1177. </w:t>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (1), pp.111-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/rnc.1747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00498-012-0074-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00595218v1</w:t>
+                <w:t xml:space="preserve">hal-00682443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle actif des vibrations dans un système fluide/structure.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Anti-windup strategy for reset control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Loquen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (10), pp.1159-1177. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/rnc.1747⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00584310v1</w:t>
+                <w:t xml:space="preserve">hal-00595218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniting local and global output feedback controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 56 (7), pp.1636-1649. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TAC.2010.2091436⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00608429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global asymptotic stabilization of systems satisfying two different sector conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contrôle actif des vibrations dans un système fluide/structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Arzelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (7), pp.495-511</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594092v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a network of magnetic ellipsoidal samples</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global asymptotic stabilization of systems satisfying two different sector conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Arzelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/mcrf.2011.1.129⟩</w:t>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 60 (8), pp.570-578. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2011.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00529694v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict Lyapunov functions for semilinear parabolic partial differential equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Control of a network of magnetic ellipsoidal samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shruti Agarwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Carbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 1 (2), pp.231-250</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.129-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/mcrf.2011.1.129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00599068v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00529694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniting two Control Lyapunov Functions for affine systems (full version)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Strict Lyapunov functions for semilinear parabolic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mathematical Control and Related Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1 (2), pp.231-250</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432607v2</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00599068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on: &amp;quot;Adaptive boundary control of the forced generalized Korteweg-de Vries-Burgers equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Uniting two Control Lyapunov Functions for affine systems (full version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (8), pp.1923-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2049689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678469v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432607v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniting two Control Lyapunov Functions for affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 55 (8), pp.1923-1927</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00552094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of systems of conservation laws with boundary errors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Discussion on: &amp;quot;Adaptive boundary control of the forced generalized Korteweg-de Vries-Burgers equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 4 (2), pp. 393-407</w:t>
+              <w:t xml:space="preserve">European Journal of Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (1), pp.85-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00392197v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust absolute stability and nonlinear state feedback stabilization based on polynomial Lur'e functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vinícius F. Montagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo C. L. F. Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.R. Calliero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Luis Dias Peres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nonlinear Analysis: Theory, Methods and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 70 (5), pp.1803-1812</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00965332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smooth patchy control Lyapunov functions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Control of systems of conservation laws with boundary errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automatica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 45 (3), pp.675-683</w:t>
+              <w:t xml:space="preserve">Networks and Heterogeneous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (2), pp. 393-407</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00965325v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00392197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear optimal control via occupation measures and LMI-relaxations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Smooth patchy control Lyapunov functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Henrion</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Rafal Goebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 47 (4), pp.1643--1666</w:t>
+              <w:t xml:space="preserve">Automatica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 45 (3), pp.675-683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00136032v3</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00965325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate controllability of a reaction-diffusion system.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Nonlinear optimal control via occupation measures and LMI-relaxations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Henrion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systems and Control Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (4), pp.1643--1666</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678477v1</w:t>
+                <w:t xml:space="preserve">hal-00136032v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust control of a bimorph mirror for adaptive optics system</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approximate controllability of a reaction-diffusion system.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Guignard</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied optics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systems and Control Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 57 (12), pp.1048-1057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sysconle.2008.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/AO.47.003637⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00271968v1</w:t>
+                <w:t xml:space="preserve">hal-00678477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On two hybrid robust optimal stabilization problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust control of a bimorph mirror for adaptive optics system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Arzelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Guignard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 47 (20), pp.3637-3645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/AO.47.003637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00086469v1</w:t>
+                <w:t xml:space="preserve">hal-00271968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOUNDARY CONTROL OF A CHANNEL: PRACTICAL AND NUMERICAL STUDIES</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">On two hybrid robust optimal stabilization problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Tomography and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 6 (S07), pp.86--91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3182/20071017-3-BR-2923.00111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01899091v1</w:t>
+                <w:t xml:space="preserve">hal-00086469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of a clamped-free beam by a piezoelectric actuator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">BOUNDARY CONTROL OF A CHANNEL: PRACTICAL AND NUMERICAL STUDIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv:2006008⟩</w:t>
+              <w:t xml:space="preserve">IFAC Proceedings Volumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 40 (20), pp.679 - 684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20071017-3-BR-2923.00111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03635861v1</w:t>
+                <w:t xml:space="preserve">hal-01899091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-optimal robust stabilization of control systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Control of a clamped-free beam by a piezoelectric actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 12 (3), pp.545-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2006008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086384v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03635861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust stabilization in the Martinet case</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Quasi-optimal robust stabilization of control systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Control and Cybernetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 35 (4), pp.923--945</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Control and Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 45, pp.1875-1897</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086365v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust stabilization in the Martinet case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Control and Cybernetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (4), pp.923--945</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00086343v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00086365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic stability of linear conservative systems when coupled with diffusive systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics of Control, Signals, and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (3), pp.201--216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00498-005-0152-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cocv:2005016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03599604v1</w:t>
+                <w:t xml:space="preserve">hal-00086343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciding Unambiguity and Sequentiality from a Finitely Ambiguous Max-Plus Automaton</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Asymptotic stability of linear conservative systems when coupled with diffusive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2004.02.049⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 11 (3), pp.487-507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cocv:2005016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00174171v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03599604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Squaring transducers: An efficient procedure for deciding functionality and sequentiality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deciding Unambiguity and Sequentiality from a Finitely Ambiguous Max-Plus Automaton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Klimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Lombardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Jean Mairesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 327 (3), pp.349-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2004.02.049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00174171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Squaring transducers: An efficient procedure for deciding functionality and sequentiality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Carton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2003, 292 (1), pp.45-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18004,13550 +18129,13550 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure MARG Sensor-Based Attitude Estimation on SO(3) Under Randomly Occurring False Data Injection Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2025 - 23rd European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Thessaloniki, Greece. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05030049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conservative Approach for Few-Shot Transfer in Off-Dynamics Reinforcement Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merwan Barlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IJCAI 2024 - International Joint Conference on Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Bandwidth of a Magneto-Inertial Navigation Filter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Q-Learning-Based Noise Covariance Matrices Adaptation in Kalman Filter for Inertial Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.148⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France. pp.96-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04642739v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q-Learning-Based Noise Covariance Matrices Adaptation in Kalman Filter for Inertial Navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Identification of the Bandwidth of a Magneto-Inertial Navigation Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Neymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Kibangou</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICNON 2024 - 4th IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France. pp.96-101, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.150⟩</w:t>
+              <w:t xml:space="preserve">, IFAC, Sep 2024, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.10.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766404v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split Covariance Intersection with Correlated Components for Distributed Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fusion 2024 - 27th International Conference on Information Fusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Venise, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/FUSION59988.2024.10706298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04490477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of a reaction-diffusion equation in H 2 -norm with application to saturated Neumann measurement</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Daoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Mavkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Robu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Newcastle upon Tyne, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04879970v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of impulsive linear time-invariant infinite-dimensional systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Briat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MTNS 2024 - 26th International Symposium on Mathematical Theory of Networks and Systems (MTNS'24)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Cambridge (GB), United Kingdom. Paper TuPM_LR5.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving a Proportional Integral Controller with Reinforcement Learning on a Throttle Valve Benchmark</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilization of a reaction-diffusion equation in H 2 -norm with application to saturated Neumann measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCTA 2024 - 8th IEEE Conference on Control Technology and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2024 - 63rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc56724.2024.10886069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647975v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04879970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gyro-Free Kalman Filter with Unknown Inputs for SO(3)-based Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghadeer Shaaban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Kibangou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPIN57070.2023.10332509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04213739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-Inertial Dead-Reckoning Navigation with Walk Dynamic Model in Indoor Environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Imitation Learning Control for Thermoacoustic Stabilization of a Rijke Tube</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Artur de Andrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapore, Singapore. pp.2958-2963, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ipin57070.2023.10332534⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04173992v1</w:t>
+                <w:t xml:space="preserve">hal-04480981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Note on Controllability and non-Controllability for a Rayleigh Beam with Piezoelectric Actuator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Minimization of Parameter Sensitivity to Pre-Estimation Errors and its Application to the Calibration of Magnetometer Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Neymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hendrik Meier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CT 2023 - SIAM Conference on Control and Its Applications (CT23)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucarest, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/1.9781611977745⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04234884v1</w:t>
+                <w:t xml:space="preserve">hal-04072014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of linear KdV equation in a network with bounded and unbounded lengths</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Magneto-Inertial Dead-Reckoning Navigation with Walk Dynamic Model in Indoor Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Neymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Berthou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jourdas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2023 - 13th International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nuremberg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ipin57070.2023.10332534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383759⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04170371v1</w:t>
+                <w:t xml:space="preserve">hal-04173992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imitation Learning Control for Thermoacoustic Stabilization of a Rijke Tube</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Note on Controllability and non-Controllability for a Rayleigh Beam with Piezoelectric Actuator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yubo Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383917⟩</w:t>
+              <w:t xml:space="preserve">CT 2023 - SIAM Conference on Control and Its Applications (CT23)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Philadelphia, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/1.9781611977745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480981v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04234884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of Parameter Sensitivity to Pre-Estimation Errors and its Application to the Calibration of Magnetometer Arrays</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability of linear KdV equation in a network with bounded and unbounded lengths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Parada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Crépeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2023 - 21st European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC57647.2023.10178334⟩</w:t>
+              <w:t xml:space="preserve">CDC 2023 - 62nd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Singapour, Singapore. pp.6199-6204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC49753.2023.10383759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072014v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A note on the wave equation controlled with a dynamic saturating boundary control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Gauvrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2022 - 12th IFAC Symposium on Nonlinear Control Systems (NOLCOS'22)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Canberra, Australia. pp.108-113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive Stabilization of the Kuramoto-Sivashinsky Equation Subject to Intermittent Sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Camil Belhadjoudja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Maghenem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2023 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, San Diego, United States. pp.1608-1613, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10155853⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04160890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de mesures de distance entre agents de corrélation inconnue : cas unidimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2023 - XXIXème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Reinforcement Learning Agents with Local Guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Daoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merwan Barlier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAMAS 2023 - 22nd International Conference on Autonomous Agents and Multiagent Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Londres, United Kingdom. pp.829-838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04052358v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de position en intérieur: une approche basée sur l'anti-développement et le filtre de Kalman étendu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Cherfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nancy, France. pp.ID783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03868304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Data Availability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Output feedback stabilization of Reaction-Diffusion PDEs with distributed input delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867625⟩</w:t>
+              <w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Londres, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9837995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612769v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output feedback stabilization of Reaction-Diffusion PDEs with distributed input delay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Input-Output Stability of a Reaction Diffusion Equation with In-domain Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suha Shreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2022 - 20th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC55457.2022.9837995⟩</w:t>
+              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.403-408, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665175v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03827865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Input-Output Stability of a Reaction Diffusion Equation with In-domain Disturbances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Dynamic Grid-based Q-learning for Noise Covariance Adaptation in EKF and its Application in Navigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. pp.403-408, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9992442⟩</w:t>
+              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03827865v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03781984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic Grid-based Q-learning for Noise Covariance Adaptation in EKF and its Application in Navigation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global exponential set-point regulation for linear operator semigroups with input saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2022, Cancun, Mexico. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993410⟩</w:t>
+              <w:t xml:space="preserve">, IEEE, Dec 2022, Cancun, Mexico. pp.7358 - 7363, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03781984v1</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global exponential set-point regulation for linear operator semigroups with input saturation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary Control of the Kuramoto-Sivashinsky Equation Under Intermittent Data Availability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Maghenem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2022 - 61st IEEE Conference on Decision and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CDC51059.2022.9993082⟩</w:t>
+              <w:t xml:space="preserve">ACC 2022 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Atlanta, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ACC53348.2022.9867625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04005700v1</w:t>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of control methods for 2D industrial cranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Rasool Mojallizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CCTA 2022 - 6th IEEE Conference on Control Technology and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Trieste, Italy. pp.43-48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCTA49430.2022.9966133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580580v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q-Learning-Based Noise Covariance Adaptation in Kalman Filter for MARG Sensors Attitude Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiang Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Nateghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inertial 2022 - 9th IEEE International Symposium on Inertial Sensors &amp; Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Avignon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/INERTIAL53425.2022.9787752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03555546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Output Feedback Stabilization of Semilinear Reaction-Diffusion PDEs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Résolubilité du positionnement GNSS multi-agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPDE - 4th IFAC Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04159840v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolubilité du positionnement GNSS multi-agents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Global Output Feedback Stabilization of Semilinear Reaction-Diffusion PDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François da Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022 - XXVIIIème Colloque Francophone de Traitement du Signal et des Images</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CPDE - 4th IFAC Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Kiel, Germany. pp.53-58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.10.376⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03689707v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Normal Flow PDEs with ISS Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Alessandri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrizia Bagnerini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2021 - 60th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Austin, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC45484.2021.9682931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03360583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of the Wave Equation by the Mean of a Saturating Dirichlet Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MICNON 2021 - Third IFAC Conference on Modelling, Identification and Control of Nonlinear Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Tokyo, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.10.394⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Online Disturbance Rejection for Nonlinear Parabolic PDE using a Receding Time Horizon Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 European Control Conference (ECC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Rotterdam, Netherlands. pp.2603-2610, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/ECC54610.2021.9654905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of a reaction-diffusion equation with bounded observation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CT 2021 - SIAM Conference on Control and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Virtual Conference, United States. pp.78-85, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/1.9781611976847.11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Saturated Boundary Control for Hyperbolic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suha Shreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.5342--5347, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal PI controller rejecting disturbance for ARZ traffic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual), South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization using in-domain actuator: a numerical method for a non linear parabolic partial differential equation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONTROLO 2020 - 14th APCA International Conference on Automatic Control and Soft Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Bragança, Portugal. pp.616-627, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-58653-9_59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of a Wave Equation with a Dynamic Boundary Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Vanspranghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea. pp.652-657, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9303767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neumann trace tracking of a constant reference input for 1-D boundary controlled heat-like equations with delay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High-gain observer design for some semilinear reaction-diffusion systems: a transformation-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Dec 2020, Jeju Island (virtual), South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958099v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertial Velocity Estimation for Indoor Navigation Through Magnetic Gradient-based EKF and LSTM Learning Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makia Zmitri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassen Fourati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IROS 2020 - IEEE/RSJ International Conference on Intelligent Robots and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Las Vegas, United States. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IROS45743.2020.9340772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain observer design for some semilinear reaction-diffusion systems: a transformation-based approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Neumann trace tracking of a constant reference input for 1-D boundary controlled heat-like equations with delay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lhachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. pp.7716-7721, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125711v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness of Constant-Delay Predictor Feedback with Respect to Distinct Uncertain Time-Varying Input Delays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2020 - 21st IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Berlin (virtual), Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.1511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid stabilization of a reaction-diffusion equation with distributed disturbance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricio Guzmán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2020 - 59th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Jeju Island (virtual), South Korea. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC42340.2020.9304185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A high-gain observer for a class of 2x2 hyperbolic systems withC1 exponential convergence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Kitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPDE 2019 - 3rd IFAC/IEEE CSS Workshop on Control of Systems Governed by Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Oaxaca, Mexico. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.08.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02090462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of saturated controls for an unstable parabolic PDE</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary Control Design for Linear 1-D Balance Laws in the Presence of In-Domain Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabian Wirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.797⟩</w:t>
+              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Naples, Italy. pp.2412-2417, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294080v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02085135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam equation with saturating piezoelectric controls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Design of saturated controls for an unstable parabolic PDE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrii Mironchenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabian Wirth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.757⟩</w:t>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02156546v1</w:t>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control Design for Linear 1-D Balance Laws in the Presence of In-Domain Disturbances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Beam equation with saturating piezoelectric controls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2019 - 18th European Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ECC.2019.8796072⟩</w:t>
+              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02085135v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02156546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimality conditions for the minimal time problem for Complementarity Systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Glimpse on Recent Educational Activities in the Nonlinear Control Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Califano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Ito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ACE 2019 - 12th IFAC Symposium on Advances in Control Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Philadelphia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId575" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01856054v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glimpse on Recent Educational Activities in the Nonlinear Control Field</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving Inertial Velocity Estimation Through Magnetic Field Gradient-based Extended Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makia Zmitri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACE 2019 - 12th IFAC Symposium on Advances in Control Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2019 - International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pise, Italy. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2019.8911813⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190104v1</w:t>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Inertial Velocity Estimation Through Magnetic Field Gradient-based Extended Kalman Filter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High-gain observers for a class of 2 × 2 quasilinear hyperbolic systems with 2 different velocities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2019 - International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IPIN.2019.8911813⟩</w:t>
+              <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297850v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02294962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-gain observers for a class of 2 × 2 quasilinear hyperbolic systems with 2 different velocities</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Optimality conditions for the minimal time problem for Complementarity Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.780⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. pp.239-244, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02294962v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01856054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a 1D wave equation with a nonmonotone distributed damping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Chitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECHATRONICS 2019 - NOLCOS 2019 - 8th IFAC Symposium on Mechatronic Systems - 11th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienne, Austria. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02006292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Law Realification for the Feedback Stabilization of a Class of Diagonal Infinite-Dimensional Systems with Delay Boundary Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Shorten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of systems with nested saturation and backlash in the loop via nonstandard anti-windup compensation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2019 - 58th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear PDE-Based control of the electron temperature in H-mode tokamak plasmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Mameche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Conf. on Dec. and Cont. (CDC'19)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilisation d'un système d'équations aux dérivées partielles paraboliques par un contrôle interne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérèse Azar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Moulay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JD-JN-MACS 2019 - 8èmes Journées Doctorales/Journées Nationales MACS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Talence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic boundary control synthesis of coupled PDE-ODEs for communication networks under fluid flow modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">High-Gain Observer Design for a Class of Hyperbolic Systems ofBalance Laws</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos Kitsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Besancon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620520v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôlabilité à 0 d’une équation de la chaleur : Identification d’une loi de commande</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability results for infinite-dimensional linear control systems subject to saturations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Chitour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAMACS 2018 - 3ème Journées de l’Automatique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus. pp.2995-3000, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2018.8550168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02507136v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857265v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Control Design for Linear Conservation Laws in the Presence of Energy-Bounded Measurement Noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Local Input-to-State Stabilization of 1-D Linear Reaction-Diffusion Equation with Bounded Feedback</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.6550-6555</w:t>
+              <w:t xml:space="preserve">MTNS 2018 - 23rd International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Hong Kong, China. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01880804v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01785104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Gain Observer Design for a Class of Hyperbolic Systems ofBalance Laws</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Dynamic boundary control synthesis of coupled PDE-ODEs for communication networks under fluid flow modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.1260-1265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2017.8263829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978775v1</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability results for infinite-dimensional linear control systems subject to saturations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Contrôlabilité à 0 d’une équation de la chaleur : Identification d’une loi de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Azar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Moulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Autrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JAMACS 2018 - 3ème Journées de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01857265v4</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Input-to-State Stabilization of 1-D Linear Reaction-Diffusion Equation with Bounded Feedback</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Boundary Control Design for Linear Conservation Laws in the Presence of Energy-Bounded Measurement Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2018 - 23rd International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Hong Kong, China. 6p</w:t>
+              <w:t xml:space="preserve">CDC 2018 - 57th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Miami, FL, United States. pp.6550-6555</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01785104v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01880804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input shaping for infinite dimensional systems with application on oil well drilling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Pilbauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Di Meglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Vyhlidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2018 - 16th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Limassol, Cyprus</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01955940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of time scales on stability of coupled systems involving the wave equation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Prelimenary results on the optimal control of linear complementarity systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Vieira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.2977-2982, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.663⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670643v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01493188v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving magneto-inertial attitude and position estimation by means of magnetic heading observer</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Effect of time scales on stability of coupled systems involving the wave equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Cerpa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPIN 2017 - 8th International Conference on Indoor Positioning and Indoor Navigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2017 - 56th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Melbourne, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01670637v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01670643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prelimenary results on the optimal control of linear complementarity systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Improving magneto-inertial attitude and position estimation by means of magnetic heading observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Ivan Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Hillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Hullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IPIN 2017 - 8th International Conference on Indoor Positioning and Indoor Navigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Sapporo, Japan. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPIN.2017.8115862⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.663⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01493188v2</w:t>
+                <w:t xml:space="preserve">hal-01670637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-flow modeling and stability analysis of communication networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolás Espitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01576879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary Control of a Wave Equation With an Anti-Damped Boundary Dynamics in Presence of an In-Domain Velocity Source Term</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2017 - 20th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFAC, Jul 2017, Toulouse, France. pp.4870-4873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output memory-based event-triggered control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miguel Angel Davó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.3106-3111, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the monotone property and sensors placement as basic tools to design set-membership state estimators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Event-triggered control via reset control systems framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2016 - 22nd International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01347770v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Backstepping Observer Based-Control for an Anti-Damped Boundary Wave PDE in Presence of In-Domain Viscous Damping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Global stabilization of a Korteweg-de Vries equation with a distributed control saturated in L 2 -norm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.10.150⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413025v2</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01360576v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-based stabilization of linear systems of conservation laws using a dynamic triggering condition</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Robustness of an Adaptive Output Feedback for an Anti-Damped Boundary Wave PDE in Presence of In-Domain Viscous Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2016 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Boston, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2016.7525448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309675v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered control via reset control systems framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using the monotone property and sensors placement as basic tools to design set-membership state estimators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MTNS 2016 - 22nd International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Minneapolis, United States. pp.403--410</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341970v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01347770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global stabilization of a Korteweg-de Vries equation with a distributed control saturated in L 2 -norm</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Backstepping Observer Based-Control for an Anti-Damped Boundary Wave PDE in Presence of In-Domain Viscous Damping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bresch-Pietri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ieee, Dec 2016, Las Vegas, NV, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01360576v2</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01413025v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness of an Adaptive Output Feedback for an Anti-Damped Boundary Wave PDE in Presence of In-Domain Viscous Damping</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Event-based stabilization of linear systems of conservation laws using a dynamic triggering condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolás Espitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Sename</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2016 - American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NOLCOS 2016 - 10th IFAC Symposium on Nonlinear Control Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Monterey, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349352v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion estimation of a rigid body with an EKF using magneto-inertial measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Ivan Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPIN 2016 - 7th Conference on Indoor Positioning and Indoor Navigation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Madrid, Spain. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IPIN.2016.7743702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input-to-State Stabilization in $H^1$-Norm for Boundary Controlled Linear Hyperbolic PDEs with Application to Quantized Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2016 - 55th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Las Vegas, NV, United States. pp.3112-3117, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2016.7798735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01366133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-Based Stabilizing Controller Using a State Observer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBCCSP 2015 - 1st IEEE Conference on Event-Based Control Communication and Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01181177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability analysis of a singularly perturbed coupled ODE-PDE system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2015.7402936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and control of flow with dynamical boundary actions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Caldeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Coutinho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valter Jùnior de Souza Leite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MSC 2015 - IEEE Multi-Conference on Systems and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Sydney, Australia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CCA.2015.7320835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01235437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Computation of Lyapunov Function for Hyperbolic PDE using LMI Formulation and Polytopic Embeddings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LPVS 2015 - 1st IFAC Workshop on Linear Parameter Varying Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01214441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a linear Korteweg-de Vries equation with a saturated internal control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Marx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Cerpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2015 - 14th European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01193019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Using Norm Estimators for Event-Triggered Control with Dynamic Output Feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Teel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2015 - 54th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Osaka, Japan. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2015.7403081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01238648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On output regulation in state-constrained systems: An application to polyhedral case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20140824-6-ZA-1003.01477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00997266v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Output Regulation in Systems with Differential Variational Inequalities (Long Version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.TuB01.3, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039863⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01065090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Estimation Based on Self-Triggered Measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Well-posedness and stability of a 1D wave equation with saturating distributed input</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp. 2846-2851, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039826⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00990160v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01235418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Well-posedness and stability of a 1D wave equation with saturating distributed input</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">State Estimation Based on Self-Triggered Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nacim Meslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joâo Manoel Gomes da Silva Gomes da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC 2014 - 19th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Le Cap, South Africa. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01235418v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00990160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation of singularly perturbed linear hyperbolic systems</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Using a high-gain observer for a hybrid output feedback: finite-time and asymptotic cases for SISO affine systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Swann Marx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTNS 2014 - 21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACC 2014 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Portland, United States. pp.n/c, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2014.6859110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997291v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using a high-gain observer for a hybrid output feedback: finite-time and asymptotic cases for SISO affine systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Approximation of singularly perturbed linear hyperbolic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2014 - American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MTNS 2014 - 21st International Symposium on Mathematical Theory of Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Groningen, Netherlands. 4 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00997236v1</w:t>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00997291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary control synthesis for hyperbolic systems: A singular perturbation approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2014 - 53rd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.2840-2845, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2014.7039825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Stability of Measure Driven Differential Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.241-246, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov stability of a singularly perturbed system of two conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CPDE 2013 - 1st IFAC Workshop on Control of Systems Modeled by Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Paris, France. pp.227-232, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130925-3-FR-4043.00050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passivity-Based Observer Design for a Class of Lagrangian Systems with Perfect Unilateral Constraints</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability analysis for systems with saturation and backlash in the loop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Queinnec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3338-3343, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6652-6657</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00908734v1</w:t>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00926128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId656" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability analysis for systems with saturation and backlash in the loop</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Passivity-Based Observer Design for a Class of Lagrangian Systems with Perfect Unilateral Constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneel Tanwani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Brogliato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6652-6657</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3338-3343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760393⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId656" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00926128v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00908734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new H2-norm Lyapunov function for the stability of a singularly perturbed system of two conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.3026-3031, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId658" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2013.6760343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId657" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnecting a System Having a Single Input-to-State Gain With a System Having a Region-Dependent Input-to-State Gain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Stein Shiromoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Anti-windup Scheme for a Class of Homogeneous Dwell-time Hybrid Controllers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fichera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECC 2013 - 12th biannual European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Zurich, Switzerland. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered algorithms for continuous-time systems based on reachability analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacim Meslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov techniques for stabilization of switched linear systems of conservation laws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Lamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.448-453, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2013.6759922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Event-triggered control with LQ optimality guarantees for saturated linear systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOLCOS 2013 - 9th IFAC Symposium on Nonlinear Control Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Toulouse, France. 6p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Necessary and sufficient conditions for invariance of convex sets for discrete-time saturated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2013 - 52nd IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00920892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Boundary Stabilization of Linear and Quasi-Linear Hyperbolic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. pp.2952-2957</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00718725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex hybrid H_infty synthesis with guaranteed convergence rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fichera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving The Performance of Linear Systems by Adding a Hybrid Loop: The Output Feedback Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fichera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.3192-3197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On hybrid state-feedback loops based on a dwell-time logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Fichera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHS 2012 - 4th IFAC conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. 6p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Union d'une commande par backstepping avec une commande locale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hybrid high-gain observers without peaking for planar nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t>
+              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId672" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00927101v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid high-gain observers without peaking for planar nonlinear systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Union d'une commande par backstepping avec une commande locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Humberto Stein Shiromoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2012 - 51st IEEE Conference on Decision and Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Maui, Hawaï, United States. 6p</w:t>
+              <w:t xml:space="preserve">CIFA 2012 - 7ème Conférence Internationale Francophone d'Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.n/c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734471v1</w:t>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00927101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D1-Input-to-State Stability of a Time-Varying Nonhomogeneous Diffusive Equation Subject to Boundary Disturbances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2012 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Montréal, Canada. pp.2978-2983, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ACC.2012.6315060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00676534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyapunov functions for switched linear hyperbolic systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADHS 2012 - 4th IFAC conference on Analysis and Design of Hybrid Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Eindhoven, Netherlands. pp.382-387, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3182/20120606-3-NL-3011.00061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the performance of linear systems by adding a hybrid loop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. p. 6301-6306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining a backstepping controller with a local stabilizer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Stein Shiromoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACC 2011 - American Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, San Francisco, Californie, United States. pp.s/n</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ISS Lyapunov functions for time-varying hyperbolic partial differential equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Event-triggered sampling algorithms based on a Lyapunov function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Seuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.n.c., </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00664201v1</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00610542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Event-triggered sampling algorithms based on a Lyapunov function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ellipsoidal invariant sets for saturated hybrid systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.6</w:t>
+              <w:t xml:space="preserve">ACC 2011 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, Californie, United States. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00610542v1</w:t>
+            <w:hyperlink r:id="rId684" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipsoidal invariant sets for saturated hybrid systems</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Strict Lyapunov functionals for nonlinear parabolic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2011 - American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, San Francisco, Californie, United States. 7p</w:t>
+              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560880v1</w:t>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId684" w:history="1">
+            <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strict Lyapunov functionals for nonlinear parabolic partial differential equations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Polytopic control invariant sets for differential inclusion systems: a viability theory approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirko Fiacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
+              <w:t xml:space="preserve">ACC 2011 - American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Francisco, Californie, United States. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId684" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573988v1</w:t>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00560881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId685" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytopic control invariant sets for differential inclusion systems: a viability theory approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">ISS Lyapunov functions for time-varying hyperbolic partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazenc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACC 2011 - American Control Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.n.c., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2011.6160401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId685" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00560881v1</w:t>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00664201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reset control systems: stabilization by nearly-periodic reset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurentiu Hetel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamal Daafouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Milan, Italy. p. 2395-2400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00573989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariance of symmetric convex sets for discrete-time saturated systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2011 - ECC 2011 - 50th IEEE Conference on Decision and Control and European Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Orlando, Floride, United States. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId687" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00637455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polytopic Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Controllability of SISO Volterra Models via Diffusive Representation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Casenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId688" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573362v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId690" w:history="1">
+            <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controllability of SISO Volterra Models via Diffusive Representation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Polytopic Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Witrant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFAC WC 2011 - 18th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2011, Milan, Italy</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Aug 2011, Milan, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3182/20110828-6-IT-1002.01067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId690" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00573990v1</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00573362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of a global asymptotic stabilizing feedback law for a system satisfying two different sector conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Arzelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 48th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp. 4228-4233, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId693" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2009.5400335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00554725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous H infinity vibration control of fluid/plate system via reduced-order controller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId695" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Pommier-Budinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Arzelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.3146-3151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId694" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00556927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model-based Control of the Magnetic Flux Profile in a Tokamak Plasma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brémond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CDC 2010 - 49th IEEE Conference on Decision and Control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2010, Atlanta, Georgie, United States. pp.6926-6931, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2010.5717184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00541884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liens proches dans les réseaux sociaux : la dynamique des commentaires de Flickr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Raux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AlgoTel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Carry-Le-Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00384644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A controlled distributed parameter model for a fluid-flexible structure system: numerical simulations and experiment validations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Robu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 48th IEEE Conference on Decision and Control (CDC 2009) and 28th Chinese Control Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.5532-5537</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniting two Control Lyapunov Functions for affine Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Decision and Control, 2008. CDC 2008. 47th IEEE Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.622 - 627, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CDC.2008.4738835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00457825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active vibration damping of a smart flexible structure using piezoelectric transducers: H_infinity design and experimental results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Tliba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hisham Abou-Kandil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th IFAC World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2005, Prague, Czech Republic. pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00527358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semi-global minimal time hybrid robust stabilization of analytic driftless control-affine systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005, 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust optimal stabilization of the Brockett integrator via a hybrid feedback</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Sixteenth International Symposium on Mathematical Theory of Networks and Systems (MTNS 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Leuven, Belgium. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId707" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00086453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous max-plus automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Klimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Developments in Language Theory (DLT 2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2003, Szeged, Hungary, Hungary. pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId708" w:history="1">
+            <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciding the sequentiality of a finitely ambiguous Max-Plus automaton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Klimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Lombardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mairesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, pp.373-385</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00017208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squaring transducers: An efficient procedure for deciding functionality and sequentiality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Béal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Sakarovitch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th Latin American Theoretical INformatics (LATIN'2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Punta del Este, Uruguay, Uruguay. pp.407-416</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId710" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00619851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31557,117 +31682,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safety Factor Profile Control in a Tokamak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Bribiesca Argomedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, pp.96, 2014, Springer Briefs in Electrical and Computer Engineering, 978-3-319-01957-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00926155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31677,1579 +31802,1579 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Input-to-state stability of infinite-dimensional systems: Foundations and present-day developments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrii Mironchenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Systems and Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Elsevier, pp.151-160, 2026, Encyclopedia of Systems and Control Engineer, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-14081-5.00066-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04599635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Control for Infinite-Dimensional Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reference Module in Materials Science and Materials Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-14081-5.00150-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of Uncertain Nonlinear Fully Linearizable Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Garcia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Postoyan, R., Frasca, P., Panteley, E., Zaccarian, L. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid and Networked Dynamical Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 493, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer Nature Switzerland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.179-197, 2024, Lecture Notes in Control and Information Sciences, Print ISBN978-3-031-49554-0 ; Online ISBN978-3-031-49555-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-49555-7_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturated Boundary Stabilization of Partial Differential Equations Using Control-Lyapunov Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Coron, Tatsien Li and Zhiqiang Wang. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control of Partial Differential Equations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 24, WSPC/HEP, pp.81-164, 2023, Series in Contemporary Applied Mathematics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId721" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789811271632_0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId720" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions to the Problem of High-Gain Observer Design for Hyperbolic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantinos Kitsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Besancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jiang ZP.; Prieur C.; Astolfi A. (eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Nonlinear and Adaptive Control, A Tribute to Laurent Praly for his 65th Birthday</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 488, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.109-134, 2022, Lecture Notes in Control and Information Sciences, 978-3-030-74627-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-74628-5_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Output feedback stabilization of a reaction-diffusion PDE in the presence of saturations of the input and its time derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean Auriol; Joachim Deutscher; Guilherme Mazanti; Giorgio Valmorbida. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Distributed Parameter Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.45-68, 2022, Advances in Delays and Dynamics, 978-3-030-94765-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-94766-8_3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03665183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular perturbation approach for linear coupled ODE-PDE systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giorgio Valmorbida and Alexandre Seuret and Islam Boussaada and Rifat Sipahi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delays and Interconnections: Methodology, Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Springer, pp.3-17, 2019, Advances in Delays and Dynamics book series, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-11554-8_1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights on event-triggered control for linear systems subject to norm-bounded uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Seuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Zaccarian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Tarbouriech, A. Girard, and L. Hetel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control subject to computational and communication constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.181-196, 2018, 978-3-319-78449-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of Linear Hyperbolic Systems of Balance Laws with Measurement Errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S.Tarbouriech, A. Girard, and L. Hetel </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Control subject to computational and communication constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.357-374, 2018, 978-3-319-78449-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01827106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot-Induced-Oscillations alleviation through anti-windup based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Queinnec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Biannic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Fasano and J. D. Pinter (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Space Engineering Modeling and Optimization with Case Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 114, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
+            <w:hyperlink r:id="rId736" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Springer Optimization and Its Applications, 978-3-319-41506-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId735" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Boundary Stabilization of First Order Hyperbolic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Castillo Buenaventura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Witrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dugard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Witrant E.; Fridman E.; Sename O.; Dugard L. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent results on time-delay systems: analysis and control</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, Springer, pp.169-190, 2016, Serie : Advances in Delays and Dynamics 978-3-319-26367-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId738" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-26369-4_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01272739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential Stability for Hybrid Systems with Saturations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mirko Fiacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hybrid systems with constraints</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Ltd and John Wiley &amp; Sons Inc., pp.179-212, 2013, 978-1-84821-527-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00833678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation flying control for satellites: anti-windup based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Tarbouriech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Pittet-Mechin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Charbonnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">G. Fasano and J. D. Pinter (Eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modeling and optimization in space engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.61-83, 2012, Series: Springer Optimization and Its Applications, Vol. 73, 978-1-4614-4469-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId737" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Survey of modeling, analysis and control of hybrid systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. de Schutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.P.M.H. Heemels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lunze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Lunze and F. Lamnabhi-Lagarrigue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Hybrid Systems Control, Theory-Tools-Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.x-x, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33259,1169 +33384,1081 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cap Determination from the Measured Field by Magnetic Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Ivan Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3069633B1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for Estimating the Movement of a Evolving Object in a Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vissière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-Ivan Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Hillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3069316B1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability of wave-heat and heat-wave cascades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilization of a Wave-Heat Cascade System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05471728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controllability and Stabilization of a Wave-Heat Cascade System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lhachemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trélat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId750" w:history="1">
+            <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId751" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary control of heat-heat cascades</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stabilization of Heterogeneous Quasilinear Traffic Flow System with Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId751" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05108772v1</w:t>
+            <w:hyperlink r:id="rId754" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03644062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of Heterogeneous Quasilinear Traffic Flow System with Disturbances</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conic Frameworks Infinitesimal Rigidity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Olivier Amblard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03644062v1</w:t>
+            <w:hyperlink r:id="rId755" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conic Frameworks Infinitesimal Rigidity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">State Estimation for Heterogeneous Quasilinear Traffic Flow System with Disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Da Rocha</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03716656v1</w:t>
+            <w:hyperlink r:id="rId756" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Estimation for Heterogeneous Quasilinear Traffic Flow System with Disturbances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Optimization of Observer-based Output Feedback Controller for Traffic breakdown</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liguo Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId754" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668871v1</w:t>
+            <w:hyperlink r:id="rId757" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03085681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Observer-based Output Feedback Controller for Traffic breakdown</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Stength of Weak cooperation: A Case Study on Flickr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId759" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId760" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Samuel Beuscart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId761" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId762" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085681v1</w:t>
+            <w:hyperlink r:id="rId758" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00256649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Stength of Weak cooperation: A Case Study on Flickr</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">social distances or 'what lies beneath preferential attachment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId757" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId764" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giambattista Salinari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId756" w:history="1">
-[...74 lines deleted...]
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00020060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34431,305 +34468,305 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact controllability for a Rayleigh beam with piezoelectric actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yubo Bai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqiang Wang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fudan University; Gipsa-Lab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03964846v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singular perturbation approximation of linear hyperbolic systems of balance laws (full version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Gipsa-Lab. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01175825v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability and Observer Design for a Class of Nonsmooth Dynamical Systems with Nonconvex State Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneel Tanwani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Brogliato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Gipsa-Lab and INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00790618v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34739,100 +34776,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverses méthodes pour des problèmes de stabilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paris Sud - Paris XI, 2001. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00001928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34842,105 +34879,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôlabilité et stabilisation optimales en dimension finie ou infinie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Université Paul Sabatier - Toulouse III, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00450499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId769"/>
+      <w:footerReference w:type="default" r:id="rId771"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -35008,51 +35045,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D0422735"/>
+    <w:nsid w:val="8BB84A7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -35239,51 +35276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4456-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060559497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~christophe.prieur/cv.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498471v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Munteanu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3661777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607332v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3688198" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426597v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Sonveaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Winkin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3600590" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882754v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da Rocha" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3530854" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113993v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadeer Shaaban" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117615v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf015" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084165v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3568759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434306v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Bai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068150v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570931." TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434290v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Shreim" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02724-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148197v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70060" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franthiescolly Vieira de Carvalho" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutinho" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Artur de Andrade" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut&#769; Munteanu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112259" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pirani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101316" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522551v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camil Belhadjoudja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381627v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M165963" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316771v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023036" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706768v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Huang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hendeby" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Skog" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3379932" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706769v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105759" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706772v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guan" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liguo Zhang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00377-y" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776697v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024073" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659186v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00393-6" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183864v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vehrl&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3301842" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349499v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342855" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010839v3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.002" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218438v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7809" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766105v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110790" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039619v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285390" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234860v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2091476" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132967v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3292048" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363940v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022077" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540132v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144609" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208688v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dus" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.288" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831316v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1434581" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720469v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105301" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377119v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109955" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152772v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3063368" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177446v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00319-0" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472730v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130874" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665684v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110346" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760687v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021041" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760696v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Luan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Lu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3088093" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665192v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnac008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349947v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136086" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425006v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makia Zmitri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3091862" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216429v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081481" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511459v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kabalan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136097" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665170v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105238" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506308v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110115" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726804v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110465" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shorten" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109347" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Mironchenko" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wirth" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3007733" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968550v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00269-5" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189155v2" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1350066" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360573v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5689" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985612v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3032714" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03147533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3059103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109607" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878257v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3004742" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093798v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2975003" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066813v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2960272" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956446v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104651" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906401v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.09.009" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956449v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2937495" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Qiao" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1214883" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384422v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019069" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193922v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921344v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1291248" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966782v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dny044" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690400v3" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2945878" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552921v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109027" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138331v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205726" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917930v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E de Souza" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caldeira" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2931952" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545010v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2768039" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526331v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Teel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2863188" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637663v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2899048" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368023v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Ivan Chesneau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2043" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984388v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.11.005" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583199v2" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849560" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275333v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108494" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368029v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919309" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368032v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108551" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290887v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226598v3" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.007" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575511v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2724141" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984386v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.05.003" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702529v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Winkin" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.028" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005357v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000017" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02014481v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2855112" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984387v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2018.10.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728750v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.044" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815802v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2841898" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815814v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maljaars" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Felici" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aab16a" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01636186v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2017.AL13-07" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655544v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2713525" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367622v3" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061837" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620024v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-017-0205-x" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448484v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.12.006" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585772v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.08.007" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385745v2" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2661966" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236972v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fichera" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2552059" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448483v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Gomes da Silva" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2519759" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253479v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.10.015" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344252v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065886v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0151-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368193v2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.011" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331730v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016038" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357122v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.06.013" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276260v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2499444" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064805v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.03.028" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2356858" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165967v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140953952" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133446v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130934908" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144119v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Stein Shiromoto" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.12.017" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235617v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.09.004" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822708v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnt018" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965339v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2273279" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070216v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2014.4.481" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845766v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2297191" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066807v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2311611" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841207v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.027" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719502v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2209260" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905460v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2263613" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831436v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.03.009" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830556v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.2922" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788215v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/3/033005" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781061v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.11.030" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734728v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2012.06.001" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF230T26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711862v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2178651" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682443v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0074-2" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595218v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1747" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608429v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2091436" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594092v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2011.04.015" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529694v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Agarwal" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.129" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599068v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432607v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2049689" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678469v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552094v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392197v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965332v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius F. Montagner" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. L. F. Oliveira" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Calliero" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dias Peres" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965325v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Goebel" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136032v3" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678477v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2008.07.003" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T509K69F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271968v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guignard" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003637" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086469v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899091v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071017-3-BR-2923.00111" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635861v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2006008" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086384v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086365v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086343v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-005-0152-9" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599604v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005016" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174171v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Klimann" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.02.049" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619218v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030049v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574316v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barlier" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dos Santos" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642739v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Neymann" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.148" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766404v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.150" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490477v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706298" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879970v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886069" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707524v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213739v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332509" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173992v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berthou" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jourdas" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipin57070.2023.10332534" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234884v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977745" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170371v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383759" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480981v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383917" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072014v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178334" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159866v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gauvrit" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.02.019" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160890v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155853" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381665v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052358v2" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868304v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Cherfi" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612769v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867625" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665175v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837995" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827865v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992442" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781984v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993410" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580580v2" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966133" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555546v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nateghi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787752" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159840v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.376" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689707v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois da Rocha" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360583v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bagnerini" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rossi" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682931" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349953v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.394" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276901v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Azar" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perez" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654905" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299659v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976847.11" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893790v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1223" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192478v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304249" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02973656v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58653-9_59" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987252v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303767" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958106v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340772" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03125711v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958094v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1511" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192474v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guzm&#225;n" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304185" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090462v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.031" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02294080v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.797" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156546v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.757" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085135v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796072" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856054v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.785" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190104v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Califano" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ito" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297850v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2019.8911813" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294962v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.780" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02006292v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.752" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368055v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368052v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029392" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369828v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mameche" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02507125v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02507136v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880804v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978775v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01857265v4" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550168" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01785104v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955940v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pilbauer" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670643v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670637v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115862" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493188v2" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.663" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637661v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448488v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798734" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347770v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413025v2" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341970v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.158" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360576v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.150" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349352v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525448" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448486v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743702" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366133v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798735" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181177v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276239v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402936" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235437v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J&#249;nior de Souza Leite" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320835" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214441v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193019v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238648v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403081" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997266v2" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01477" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065090v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039863" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990160v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235418v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039826" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997291v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997236v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859110" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144135v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039825" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926112v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00135" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839621v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00050" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908734v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760393" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926128v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926211v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760343" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924633v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830544v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926147v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926379v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759922" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845303v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00153" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920892v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718725v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734470v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734467v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734468v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00072" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927101v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734471v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676534v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315060" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734469v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00061" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573991v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560874v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664201v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2011.6160401" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610542v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560880v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573988v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560881v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573989v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637455v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573362v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01067" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573990v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554725v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400335" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541884v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717184" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384644v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raux" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457825v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738835" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527358v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086462v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086453v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620031v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017208v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619851v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926155v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599635v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00066-0" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038849v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00150-1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04776124v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-49555-7_8" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_8" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070717v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811271632_0002" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349184v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-74628-5_5" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74628-5_5" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665183v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_3#chapter-info" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_3" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372335v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827110v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827106v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393193v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319415062#aboutAuthors" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272739v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_9" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833678v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744395v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pittet-Mechin" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charbonnel" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392633v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Schutter" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P.M.H. Heemels" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunze" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915176v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vissi&#232;re" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915188v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644062v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716656v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668871v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085681v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256649v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissard" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020060v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Salinari" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964846v2" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175825v2" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001928v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450499v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-prieur" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4456-2019" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060559497" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=uqZI680AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gipsa-lab.grenoble-inp.fr/~christophe.prieur/cv.html" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498471v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lhachemi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionu&#355; Munteanu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prieur" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3661777" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607332v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2026.3688198" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426597v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candy Sonveaux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Besancon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Winkin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3600590" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108772v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Tr&#233;lat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2026.113051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2026.106363" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882754v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Cros" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Da Rocha" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2025.3530854" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113993v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghadeer Shaaban" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Fourati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kibangou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3579402" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2025.3570931." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434290v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Ferrante" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suha Shreim" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10957-025-02724-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148197v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.70060" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434313v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franthiescolly Vieira de Carvalho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Coutinho" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Artur de Andrade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Maghenem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05117615v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05084165v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2025.3568759" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434306v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yubo Bai" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqiang Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnaf024" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030047v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Pirani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2025.101316" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522551v3" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Camil Belhadjoudja" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Witrant" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112379" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023673v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ionut&#769; Munteanu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2025.112259" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381627v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCNS.2024.3432831" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782319v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M165963" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706768v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuan Huang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaf Hendeby" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Skog" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3379932" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316771v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/eect.2023036" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706769v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2024.105759" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706772v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Guan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liguo Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-023-00377-y" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776697v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Parada" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cr&#233;peau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2024073" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659186v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mattioni" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tarbouriech" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-024-00393-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349499v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3342855" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04010839v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Rasool Mojallizadeh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Brogliato" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2023.03.002" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183864v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Vehrl&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hendrik Meier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSENS.2023.3301842" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04217005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuele Zoboli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Mavkov" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Astolfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2023.114008" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04218438v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-s7809" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110790" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039619v2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3285390" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234860v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2022.2091476" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132967v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2023.3292048" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363940v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vanspranghe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2022077" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540132v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2022.3144609" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208688v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Dus" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.288" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720469v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105301" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377119v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109955" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152772v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Kitsos" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3063368" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177446v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-022-00319-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472730v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3130874" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110346" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02872341v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20m1346857" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03831316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21m1434581" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Cerpa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2021041" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216429v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Casadei" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3081481" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665192v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnac008" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349947v2" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3136086" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760696v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haoran Luan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusheng Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2021.3088093" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03425006v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Makia Zmitri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3091862" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511459v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Kabalan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cristofaro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2021.3136097" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665170v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2022.105238" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506308v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110115" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726804v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110465" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2996598" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968550v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-020-00269-5" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189155v2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1350066" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999899v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Shorten" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109347" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Mironchenko" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Wirth" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.3007733" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360573v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5689" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03147533v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2021.3059103" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985612v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roman" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2020.3032714" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03144448v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.109607" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878257v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2020.3004742" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093798v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2020.2975003" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956446v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2020.104651" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906401v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Prieur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Georges" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.09.009" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066813v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2960272" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956449v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Marx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2937495" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956431v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junfei Qiao" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/18M1214883" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966782v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Magron" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dny044" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384422v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2019069" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193922v2" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jde.2020.06.007" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921344v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1291248" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01690400v3" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vieira" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2945878" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552921v3" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2020.109027" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138331v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s20205726" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos E de Souza" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Manoel Gomes da Silva" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Caldeira" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2931952" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01545010v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2017.2768039" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01526331v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Seuret" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Teel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Zaccarian" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2863188" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637663v2" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bresch-Pietri" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sename" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2019.2899048" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984388v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2018.11.005" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583199v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2849560" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275333v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108494" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368029v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2019.2919309" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368023v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Ivan Chesneau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Robin" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hillion" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asjc.2043" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368032v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2019.108551" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290887v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Janon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nodet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2018003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226598v3" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2017.12.007" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005357v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Queinnec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/2600000017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02014481v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Dav&#243;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Di Meglio" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2018.2855112" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575511v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2017.2724141" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984386v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J S Leite" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2018.05.003" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702529v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J Winkin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.11.028" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984387v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacsc.2018.10.003" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728750v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirko Fiacchini" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Ne&#353;ic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.12.044" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592643v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Espitia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Marchand" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2774011" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360325v2" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneel Tanwani" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1083657" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815814v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Maljaars" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Felici" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aab16a" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01815802v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCSYS.2018.2841898" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367622v3" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1061837" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01636186v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Biannic" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12762/2017.AL13-07" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655544v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2713525" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620024v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-017-0205-x" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448484v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Moreau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2016.12.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01385745v2" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2017.2661966" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585772v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2017.08.007" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236972v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Fichera" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2552059" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253479v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Tang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2015.10.015" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344252v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065886v2" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0151-4" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Gomes da Silva" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2016.2519759" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259842v2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2016.05.008" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309671v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.009" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368193v2" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.07.011" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331730v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Lamare" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2016038" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276260v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2499444" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357122v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.06.013" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01113344v3" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2492098" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064805v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2015.03.028" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144114v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Castillo Buenaventura" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Talon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dugard" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2014.2356858" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165967v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/140953952" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01133446v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130934908" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144119v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Stein Shiromoto" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2014.12.017" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235617v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Meslem" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2015.09.004" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01074144v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-015-0140-7" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822708v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamci/dnt018" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01083629v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/120902252" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965339v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2273279" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070216v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2014.4.481" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845766v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2297191" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066807v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Teel" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2014.2311611" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841207v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.07.027" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719502v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Bribiesca Argomedo" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Br&#233;mond" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2012.2209260" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905460v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2013.2263613" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831436v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Sanfelice" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.03.009" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830556v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.2922" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788215v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Nouailletas" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/53/3/033005" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734728v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurentiu Hetel" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Daafouz" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2012.06.001" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DF230T26-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781061v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2012.11.030" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584343v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Robu" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Baudouin" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Arzelier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCST.2011.2144984" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711862v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2011.2178651" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584586v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2012.662343" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00682443v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazenc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-012-0074-2" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00595218v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loquen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.1747" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00608429v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2091436" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584310v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594092v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2011.04.015" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00529694v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shruti Agarwal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Carbou" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Labb&#233;" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mcrf.2011.1.129" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00599068v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432607v2" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2049689" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00552094v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678469v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965332v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vin&#237;cius F. Montagner" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo C. L. F. Oliveira" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.R. Calliero" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borges" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Luis Dias Peres" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392197v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00965325v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Goebel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00136032v3" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Lasserre" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Henrion" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678477v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sysconle.2008.07.003" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T509K69F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00271968v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Guignard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AO.47.003637" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086469v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899091v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie dos Santos" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20071017-3-BR-2923.00111" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03635861v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2006008" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086384v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086365v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086343v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00498-005-0152-9" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03599604v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv:2005016" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00174171v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Klimann" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Lombardy" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mairesse" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.02.049" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619218v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre B&#233;al" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Carton" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sakarovitch" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030049v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574316v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Daoudi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merwan Barlier" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dos Santos" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766404v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.150" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642739v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Neymann" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.10.148" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490477v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/FUSION59988.2024.10706298" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647975v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04707524v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Briat" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879970v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc56724.2024.10886069" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213739v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN57070.2023.10332509" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480981v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383917" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072014v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC57647.2023.10178334" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173992v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Berthou" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Jourdas" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ipin57070.2023.10332534" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04234884v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977745" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170371v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC49753.2023.10383759" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159866v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Gauvrit" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.02.019" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160890v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10155853" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381665v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04052358v2" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868304v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Cherfi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Le Bihan" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665175v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC55457.2022.9837995" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03827865v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9992442" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781984v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Dai" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993410" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04005700v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC51059.2022.9993082" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612769v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC53348.2022.9867625" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580580v2" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA49430.2022.9966133" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03555546v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Nateghi" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INERTIAL53425.2022.9787752" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689707v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois da Rocha" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159840v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.10.376" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360583v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Alessandri" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Bagnerini" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Rossi" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC45484.2021.9682931" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349953v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.10.394" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03276901v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Azar" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Perez" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Moulay" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Autrique" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC54610.2021.9654905" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299659v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611976847.11" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893790v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1223" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192478v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304249" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02973656v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-58653-9_59" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987252v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9303767" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03125711v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958106v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS45743.2020.9340772" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958099v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1517" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958094v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1511" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192474v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricio Guzm&#225;n" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC42340.2020.9304185" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02090462v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.08.031" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02085135v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2019.8796072" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02294080v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.797" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02156546v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.757" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190104v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Califano" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Ito" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297850v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2019.8911813" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294962v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.780" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01856054v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.785" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-02006292v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.752" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368055v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368052v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029392" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369828v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Mameche" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02507125v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978775v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01857265v4" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2018.8550168" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-01785104v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620520v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263829" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02507136v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880804v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955940v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Pilbauer" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Vyhlidal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01493188v2" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.663" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670643v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670637v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Hullo" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2017.8115862" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576879v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637661v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448488v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798734" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341970v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.158" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360576v2" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.10.150" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349352v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2016.7525448" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347770v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413025v2" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309675v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448486v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPIN.2016.7743702" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01366133v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798735" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181177v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276239v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402936" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235437v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valter J&#249;nior de Souza Leite" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2015.7320835" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214441v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193019v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238648v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7403081" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997266v2" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20140824-6-ZA-1003.01477" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065090v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039863" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235418v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#226;o Manoel Gomes da Silva Gomes da Silva" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039826" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00990160v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997236v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2014.6859110" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00997291v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144135v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7039825" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926112v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00135" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839621v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130925-3-FR-4043.00050" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926128v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00908734v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760393" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926211v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760343" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924633v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830544v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926147v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926379v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6759922" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845303v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00153" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00920892v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00718725v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734470v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734467v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734468v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00072" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734471v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00927101v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00676534v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2012.6315060" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734469v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120606-3-NL-3011.00061" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573991v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560874v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00610542v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560880v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573988v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560881v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00664201v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2011.6160401" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573989v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00637455v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573990v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Casenave" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573362v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20110828-6-IT-1002.01067" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554725v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2009.5400335" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556927v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Pommier-Budinger" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00541884v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2010.5717184" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00384644v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raux" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692444v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457825v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2008.4738835" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00527358v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisham Abou-Kandil" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086462v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00086453v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620031v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017208v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619851v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926155v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04599635v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00066-0" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038849v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-14081-5.00150-1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-04776124v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Garcia" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/978-3-031-49555-7_8" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_8" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070717v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789811271632_0002" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03349184v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-74628-5_5" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-74628-5_5" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665183v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-94766-8_3#chapter-info" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-94766-8_3" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372335v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827110v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827106v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393193v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9783319415062#aboutAuthors" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272739v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26369-4_9" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833678v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744395v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Boada" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Pittet-Mechin" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Charbonnel" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392633v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Schutter" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.P.M.H. Heemels" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lunze" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915176v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vissi&#232;re" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915188v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471734v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05471728v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108681v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03644062v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716656v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668871v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085681v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256649v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cardon" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Samuel Beuscart" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pissard" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pons" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00020060v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giambattista Salinari" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964846v2" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01175825v2" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00790618v3" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00001928v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00450499v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>