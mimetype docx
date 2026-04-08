--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -338,291 +338,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918559v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ocular mathematical virtual simulator: A validated multiscale model for hemodynamics and biomechanics in the human eye</w:t>
+                <w:t xml:space="preserve">Mathematical and computational framework for moving and colliding rigid bodies in a Newtonian fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Sala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+                <w:t xml:space="preserve">Céline Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
+                <w:t xml:space="preserve">Luca Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alon Harris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.3791⟩</w:t>
+              <w:t xml:space="preserve">Annals of Mathematical Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.59-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4310/AMSA.2024.v9.n1.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04300796v1</w:t>
+                <w:t xml:space="preserve">hal-04101291v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical and computational framework for moving and colliding rigid bodies in a Newtonian fluid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ocular mathematical virtual simulator: A validated multiscale model for hemodynamics and biomechanics in the human eye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Berti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chouippe</w:t>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alon Harris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematical Sciences and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.59-89. </w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.e3791. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4310/AMSA.2024.v9.n1.a2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04101291v2</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order reduction and sensitivity analysis for complex heat transfer simulations inside the human eyeball</w:t>
               </w:r>
@@ -855,51 +855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HDG Method for Elliptic Problems with Integral Boundary Condition: Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bertoluzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,51 +989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation and sensitivity analysis: results from the Ocular Mathematical Virtual Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1080,51 +1080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and finite element simulation of multi-sphere swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1197,51 +1197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming at Low Reynolds Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,282 +1295,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofluid modeling of the coupled eye-brain system and insights into simulated microgravity conditions</w:t>
+                <w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizia Salerni</w:t>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Repetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alon Harris</w:t>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Pinsky</w:t>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298705v1</w:t>
+                <w:t xml:space="preserve">hal-03577142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t>
+                <w:t xml:space="preserve">Biofluid modeling of the coupled eye-brain system and insights into simulated microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+                <w:t xml:space="preserve">Fabrizia Salerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+                <w:t xml:space="preserve">Rodolfo Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+                <w:t xml:space="preserve">Peter Pinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matapli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0216012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577142v1</w:t>
+                <w:t xml:space="preserve">hal-02298705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Direct Robin Boundary Value Parabolic System of Time-Resolved Diffuse Optical Tomography with Fluorescence</w:t>
               </w:r>
@@ -1797,330 +1797,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order finite-element framework for the efficient simulation of multifluid flows</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
+                <w:t xml:space="preserve">Ocular mathematical virtual simulator: A hemodynamical and biomechanical study towards clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/math6100203⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsmd.2018.1165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865602v1</w:t>
+                <w:t xml:space="preserve">hal-02114295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular mathematical virtual simulator: A hemodynamical and biomechanical study towards clinical applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+                <w:t xml:space="preserve">High-order finite-element framework for the efficient simulation of multifluid flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Métivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (3), pp.241-247. </w:t>
+              <w:t xml:space="preserve">Mathematics </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jcsmd.2018.1165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/math6100203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114295v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a full model for ocular biomechanics, fluid dynamics, and hemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2, pp.7-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2390,131 +2390,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of aqueous humor flow and intraocular pressure under uncertainty: towards individualized glaucoma management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simone Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.29 - 39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220807v1</w:t>
+                <w:t xml:space="preserve">hal-01668936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydromorpho: A coupled model for unsteady Stokes/Exner equations and numerical results with Feel++ library</w:t>
               </w:r>
@@ -2628,152 +2649,131 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01266223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of aqueous humor flow and intraocular pressure under uncertainty: towards individualized glaucoma management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Cassani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2516241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668936v1</w:t>
+                <w:t xml:space="preserve">hal-01220807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substructuring Preconditioners for h-p Mortar FEM</w:t>
               </w:r>
@@ -3016,286 +3016,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of blood pressure and vascular resistance on the response to medications lowering intraocular pressure: a mathematical model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alon Harris</w:t>
+                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217002v1</w:t>
+                <w:t xml:space="preserve">hal-01144116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Influence of blood pressure and vascular resistance on the response to medications lowering intraocular pressure: a mathematical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent Siesky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (7)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01144116v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemodynamic simulations in the cerebral venous network: A study on the influence of different modeling assumptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3355,77 +3355,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards large-scale three-dimensional blood flow simulations in realistic geometries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3489,51 +3489,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Reduced Basis Framework: Application to large scale non-linear multi-physics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3866,51 +3866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011), 246, pp.251-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4172,248 +4172,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of vesicle using level set method solved by high order finite element</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">High order methods for the approximation of the incompressible Navier-Stokes equations in a moving domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201238018⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209-212, pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665007v1</w:t>
+                <w:t xml:space="preserve">hal-00748062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order methods for the approximation of the incompressible Navier-Stokes equations in a moving domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Pena</w:t>
+                <w:t xml:space="preserve">Simulation of vesicle using level set method solved by high order finite element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 209-212, pp.197-211. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.335-347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.09.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748062v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High performance domain decomposition methods on massively parallel architectures with FreeFEM++</w:t>
               </w:r>
@@ -4714,51 +4714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Samake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6119,77 +6119,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belhachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6244,64 +6244,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A web-based interface for ocular hemodynamics and biomechanics analysis via the Ocular Mathematical Virtual Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Prud’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6693,90 +6693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific virtual simulator of tissue perfusion in the lamina cribrosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizia Salerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6952,51 +6952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D non-linear multi-physics model for High Field polyhelix Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7054,493 +7054,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solving strategies for incompressible Navier-Stokes equations for large scale simulations using the open source software Feel++</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">Towards understanding the interplay between intraocular pressure and blood pressure: a mathematical model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimRace-2015 - Numerical methods and high performance computing for industrial fluid flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230451v1</w:t>
+                <w:t xml:space="preserve">hal-01225853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From medical imaging to numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient solving strategies for incompressible Navier-Stokes equations for large scale simulations using the open source software Feel++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Jomier</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranine Tarabay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">SimRace-2015 - Numerical methods and high performance computing for industrial fluid flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223120v1</w:t>
+                <w:t xml:space="preserve">hal-01230451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feel++ : A Versatile High Performance Finite Element Embedded Library into C++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From medical imaging to numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217031v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards understanding the interplay between intraocular pressure and blood pressure: a mathematical model.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+                <w:t xml:space="preserve">Feel++ : A Versatile High Performance Finite Element Embedded Library into C++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225853v1</w:t>
+                <w:t xml:space="preserve">hal-01217031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7591,51 +7591,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced basis methods and high performance computing. Applications to non-linear multi-physics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,51 +7686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Order modeling of high magnetic field magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7950,51 +7950,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdoulaye Samake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8049,51 +8049,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational framework for certified reduced basis methods: applications to multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8286,51 +8286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced order modeling of high magnetic field magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8446,51 +8446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 11 - 5th International Conference on Advanced COmputational Methods in ENgineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8686,178 +8686,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00750507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A computational plateform for Galerkin methods, applications to (high-order) fluid-structure interaction</w:t>
+                <w:t xml:space="preserve">High order fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Goncalo Pena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEniCS'09 workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">ECM'09 - International Conference of Microfluidics and Complex flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, La Marsa, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389018v1</w:t>
+                <w:t xml:space="preserve">hal-00390153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order fluid-structure interaction</w:t>
+                <w:t xml:space="preserve">A computational plateform for Galerkin methods, applications to (high-order) fluid-structure interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goncalo Pena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM'09 - International Conference of Microfluidics and Complex flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, La Marsa, Tunisia</w:t>
+              <w:t xml:space="preserve">FEniCS'09 workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00390153v1</w:t>
+                <w:t xml:space="preserve">hal-00389018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced basis multiscale method</w:t>
               </w:r>
@@ -9183,217 +9183,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Medical Images to Numerical Blood Flow Simulations in Human Vessels</w:t>
+                <w:t xml:space="preserve">Evolution of the lifev project in the context of haemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Swiss Society for Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. pp.2</w:t>
+              <w:t xml:space="preserve">Modelling of Physiological Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389028v1</w:t>
+                <w:t xml:space="preserve">hal-00389024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the lifev project in the context of haemodynamics</w:t>
+                <w:t xml:space="preserve">From Medical Images to Numerical Blood Flow Simulations in Human Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Mallabiabarrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling of Physiological Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Sesimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Swiss Society for Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389024v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational formulation language embedded in C++</w:t>
               </w:r>
@@ -9739,51 +9739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10084,51 +10084,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10186,303 +10186,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01801696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reduced Basis Method Applied to Aerothermal Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+                <w:t xml:space="preserve">Towards a better Monitoring and Control System: Integrating Modeling Toolchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grandclement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">EMFL Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799506v1</w:t>
+                <w:t xml:space="preserve">hal-01939392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better Monitoring and Control System: Integrating Modeling Toolchain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+                <w:t xml:space="preserve">The Reduced Basis Method Applied to Aerothermal Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Grandclement</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Y. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMFL Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">CANUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939392v1</w:t>
+                <w:t xml:space="preserve">hal-01799506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unconditionally stable operator splitting method for a multiscale application in ophthalmology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10628,51 +10628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study between in-situ measurements and a 3D efficient model for the computation of magnetic fields in High Field Polyhelix magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10766,64 +10766,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANGIOTK : An Open Platform to reconstruct vessels from MRI images and simulate blood flows to ultimately provide Virtual Angiographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10861,51 +10861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10956,51 +10956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Réduction d'Ordre et Simulations Aerothermiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11051,51 +11051,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced Basis method applied to large scale non linear multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11254,51 +11254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases réduites certifiées pour des problèmes multi-physiques non-linéaires de grande taille. Application au design d'aimants à haut champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11596,103 +11596,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Assessment of the Role of Three Factors Entangled in the Development of Glaucoma by Means of the Ocular Mathematical Virtual Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alon Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Mathematics and Advanced Applications ENUMATH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139 (3), pp.851-860, 2021, Lecture Notes in Computational Science and Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11726,51 +11726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous empirical interpolation and reduced basis method. Application to non-linear multi-physics problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12141,51 +12141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matematica in volo con Solar Impulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fourestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12592,255 +12592,255 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way Coupling of Fluid--Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
+                <w:t xml:space="preserve">Two-way Coupling of Fluid-Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343702v2</w:t>
+                <w:t xml:space="preserve">hal-05482283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way Coupling of Fluid-Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
+                <w:t xml:space="preserve">Two-way Coupling of Fluid--Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482283v1</w:t>
+                <w:t xml:space="preserve">hal-05343702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINED GALERKIN AND REGRESSION BASED ALGORITHM FOR PARAMETER DEPENDANT PDE'S</w:t>
               </w:r>
@@ -12940,51 +12940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Maslek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13120,90 +13120,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a computational framework using finite element methods with Arbitrary Lagrangian-Eulerian approach for swimmers with contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13221,51 +13221,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reinforcement learning with function approximation for 3-spheres swimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakarya El Khiyati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13335,51 +13335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluid-rigid body interaction using the finite element method and ale formulation : framework, implementation and benchmarking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13554,51 +13554,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shapes enhancing the propulsion of multiflagellated helical microswimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13672,90 +13672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulation of two-fluid flows using a finite element/level-set method. Application to two drop benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Métivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13780,216 +13780,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345573v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast High Order Arbitrary Lagrangian Eulerian Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">A successive constraint method with minimal offline constraints for lower bounds of parametric coercivity constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vallaghé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fouquembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657099v1</w:t>
+                <w:t xml:space="preserve">hal-00609212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A successive constraint method with minimal offline constraints for lower bounds of parametric coercivity constant</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fast High Order Arbitrary Lagrangian Eulerian Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Le Hyaric</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00609212v1</w:t>
+                <w:t xml:space="preserve">hal-00657099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14318,51 +14318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1679488"/>
+    <w:nsid w:val="091DD5DC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14549,51 +14549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2287-2961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162551118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918559v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Harris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101291v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Van Landeghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2024.v9.n1.a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361954v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023318v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Repetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi Sci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Torregrossa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n3.19.07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865602v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6100203" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114295v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2018.1165" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Osmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Azevedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.02.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420651v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2516241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668936v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassani" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sacco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Pennacchio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E960FCDE6620DF721DC2459FF4A8C49FBD04C236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258643v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217002v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Siesky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144116v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.08.003" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109767v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657622v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-012-0403-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schenone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665007v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238018" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748062v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.09.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662868v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Pena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2006/150736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-003-0119-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75R83KHQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6CQL4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Patera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassav Abdoulaev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achdou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuznetsov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:1999113" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03786695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chandra Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lotfi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429685v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230451v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223120v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217031v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225853v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955232v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762494v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chakir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762458v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389018v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390153v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haberlein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595658" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700764" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389028v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radaelli" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mallabiabarrena" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigamonti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389024v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799506v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939392v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grandclement" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin - Catty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588678v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719445v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55874-1_84" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58786-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762321v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_37" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_87" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX2FJ3JP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Parolini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/88-470-0465-9_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57Q57RH7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ballout" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343702v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05143191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maslek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pincon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Essousy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835136v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345573v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657099v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609212v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallagh&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquembergh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Hyaric" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389031v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2287-2961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162551118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918559v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101291v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Van Landeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2024.v9.n1.a2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Harris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361954v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023318v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Repetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pinsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi Sci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Torregrossa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n3.19.07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2018.1165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6100203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Osmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Azevedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.02.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420651v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sacco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2516241" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Pennacchio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E960FCDE6620DF721DC2459FF4A8C49FBD04C236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258643v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.08.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Siesky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109767v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657622v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-012-0403-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schenone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.09.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662868v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Pena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2006/150736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-003-0119-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75R83KHQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6CQL4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Patera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassav Abdoulaev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achdou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuznetsov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:1999113" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03786695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chandra Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lotfi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429685v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217031v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955232v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762494v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chakir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762458v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haberlein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595658" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700764" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radaelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mallabiabarrena" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigamonti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939392v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grandclement" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin - Catty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588678v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719445v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55874-1_84" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58786-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762321v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_37" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_87" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX2FJ3JP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Parolini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/88-470-0465-9_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57Q57RH7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ballout" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343702v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05143191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maslek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pincon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Essousy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835136v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345573v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallagh&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquembergh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Hyaric" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657099v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389031v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>