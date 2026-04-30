--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1295,282 +1295,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t>
+                <w:t xml:space="preserve">Biofluid modeling of the coupled eye-brain system and insights into simulated microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+                <w:t xml:space="preserve">Fabrizia Salerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+                <w:t xml:space="preserve">Rodolfo Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+                <w:t xml:space="preserve">Peter Pinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matapli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0216012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577142v1</w:t>
+                <w:t xml:space="preserve">hal-02298705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofluid modeling of the coupled eye-brain system and insights into simulated microgravity conditions</w:t>
+                <w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizia Salerni</w:t>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Repetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alon Harris</w:t>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Pinsky</w:t>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298705v1</w:t>
+                <w:t xml:space="preserve">hal-03577142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Direct Robin Boundary Value Parabolic System of Time-Resolved Diffuse Optical Tomography with Fluorescence</w:t>
               </w:r>
@@ -1797,503 +1797,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular mathematical virtual simulator: A hemodynamical and biomechanical study towards clinical applications</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hemodynamic forces tune the arrest, adhesion and extravasation of circulating tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nael Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jcsmd.2018.1165⟩</w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.33-52.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.02.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02114295v1</w:t>
+                <w:t xml:space="preserve">hal-01694694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order finite-element framework for the efficient simulation of multifluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Métivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math6100203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a full model for ocular biomechanics, fluid dynamics, and hemodynamics</w:t>
+                <w:t xml:space="preserve">Ocular mathematical virtual simulator: A hemodynamical and biomechanical study towards clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsmd.2018.1165⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278854v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic forces tune the arrest, adhesion and extravasation of circulating tumor cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards a full model for ocular biomechanics, fluid dynamics, and hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.7-13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.02.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01694694v1</w:t>
+                <w:t xml:space="preserve">hal-02278854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions involving pressure for the Stokes problem and applications in computational hemodynamics</w:t>
               </w:r>
@@ -2390,390 +2390,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of aqueous humor flow and intraocular pressure under uncertainty: towards individualized glaucoma management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Cassani</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.1-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2516241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668936v1</w:t>
+                <w:t xml:space="preserve">hal-01220807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromorpho: A coupled model for unsteady Stokes/Exner equations and numerical results with Feel++ library</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of aqueous humor flow and intraocular pressure under uncertainty: towards individualized glaucoma management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nora Aissiouene</w:t>
+                <w:t xml:space="preserve">Simone Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tarik Amtout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Hild</w:t>
+                <w:t xml:space="preserve">Riccardo Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.29 - 39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01266223v2</w:t>
+                <w:t xml:space="preserve">hal-01668936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydromorpho: A coupled model for unsteady Stokes/Exner equations and numerical results with Feel++ library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nora Aissiouene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Amtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (4), pp.1-4. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, CEMRACS 2015: Coupling multi-physics models involving fluids, 55, pp.23-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2516241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201655023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220807v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01266223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substructuring Preconditioners for h-p Mortar FEM</w:t>
               </w:r>
@@ -2927,51 +2927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3016,118 +3016,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Hemodynamic simulations in the cerebral venous network: A study on the influence of different modeling assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.23-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jcsmd.2015.1062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144116v1</w:t>
+                <w:t xml:space="preserve">hal-01109767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of blood pressure and vascular resistance on the response to medications lowering intraocular pressure: a mathematical model</w:t>
               </w:r>
@@ -3165,51 +3191,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Siesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (7)</w:t>
@@ -3232,438 +3258,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic simulations in the cerebral venous network: A study on the influence of different modeling assumptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
+                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1), pp.23-37. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jcsmd.2015.1062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109767v2</w:t>
+                <w:t xml:space="preserve">hal-01144116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large-scale three-dimensional blood flow simulations in realistic geometries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
+                <w:t xml:space="preserve">A Reduced Basis Framework: Application to large scale non-linear multi-physics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Pena</w:t>
+                <w:t xml:space="preserve">Stéphane Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43, pp.195-212. </w:t>
+              <w:t xml:space="preserve">, 2013, 43, pp.225-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201343013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786556v1</w:t>
+                <w:t xml:space="preserve">hal-00786557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced Basis Framework: Application to large scale non-linear multi-physics problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Towards large-scale three-dimensional blood flow simulations in realistic geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Veys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43, pp.225-254. </w:t>
+              <w:t xml:space="preserve">, 2013, 43, pp.195-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201343015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786557v1</w:t>
+                <w:t xml:space="preserve">hal-00786556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order fluid-structure interaction in 2D and 3D. Application to blood flow in arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3808,1022 +3808,1022 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of two-fluid flows using a Finite Element/level set method. Application to bubbles and vesicle dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Parallel Implementation of the Mortar Element Method in 2D and 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Bertoluzza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micol Pennacchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Doyeux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
+                <w:t xml:space="preserve">Chady Zaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2012.05.004⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 43, pp.213-224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00665484v1</w:t>
+                <w:t xml:space="preserve">hal-00786554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Computing for the Reduced Basis Method. Application to Natural Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Schenone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.255-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201343016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00786560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Parallel Implementation of the Mortar Element Method in 2D and 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Micol Pennacchio</w:t>
+                <w:t xml:space="preserve">Simulation of two-fluid flows using a Finite Element/level set method. Application to bubbles and vesicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chady Zaza</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 43, pp.213-224. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011), 246, pp.251-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201343014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2012.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00786554v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00665484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order methods for the approximation of the incompressible Navier-Stokes equations in a moving domain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feel++: A Computational Framework for Galerkin Methods and Advanced Numerical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.09.016⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.429-455. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748062v1</w:t>
+                <w:t xml:space="preserve">hal-00662868v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of vesicle using level set method solved by high order finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.335-347. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/proc/201238018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance domain decomposition methods on massively parallel architectures with FreeFEM++</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nataf</w:t>
+                <w:t xml:space="preserve">High order methods for the approximation of the incompressible Navier-Stokes equations in a moving domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jnum-2012-0015⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209-212, pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00835298v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori convergence of the Greedy algorithm for the parametrized reduced basis method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony T. Patera</w:t>
+                <w:t xml:space="preserve">High performance domain decomposition methods on massively parallel architectures with FreeFEM++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2011056⟩</w:t>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3-4), pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jnum-2012-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659314v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feel++: A Computational Framework for Galerkin Methods and Advanced Numerical Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A priori convergence of the Greedy algorithm for the parametrized reduced basis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony T. Patera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Turinici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 38, pp.429-455. </w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.595-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201238024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2011056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662868v3</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00659314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a High Order Fluid-Structure Interaction Solver</w:t>
               </w:r>
@@ -4991,51 +4991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-basis output bounds for approximately parametrized elliptic coercive partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony T. Patera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing and Visualization in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (2-3), pp.147-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Veroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony T. Patera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 337 (9), pp.619-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios V. Rovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Veroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony T. Patera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Special issue on Programming, 36 (5), pp.747 - 771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5482,51 +5482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Veroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Machiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 124 (1), pp.70-80. </w:t>
@@ -6113,277 +6113,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+                <w:t xml:space="preserve">A web-based interface for ocular hemodynamics and biomechanics analysis via the Ocular Mathematical Virtual Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zakaria Belhachmi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Fatima Fahs</w:t>
+                <w:t xml:space="preserve">Alice Chandra Verticchio Vercellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">ARVO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Annual Meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577701v1</w:t>
+                <w:t xml:space="preserve">hal-03901634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web-based interface for ocular hemodynamics and biomechanics analysis via the Ocular Mathematical Virtual Simulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
+                <w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Belhachmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Chandra Verticchio Vercellin</w:t>
+                <w:t xml:space="preserve">Fatima Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Annual Meeting, United States</w:t>
+              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03901634v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03577701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled physics solvers for analysing the magneto-thermal behaviour of a permanent magnet synchronous machines</w:t>
               </w:r>
@@ -6732,51 +6732,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizia Salerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6952,51 +6952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D non-linear multi-physics model for High Field polyhelix Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7054,817 +7054,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards understanding the interplay between intraocular pressure and blood pressure: a mathematical model.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Cassani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">MoRePaS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225853v1</w:t>
+                <w:t xml:space="preserve">hal-01219063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solving strategies for incompressible Navier-Stokes equations for large scale simulations using the open source software Feel++</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">Towards understanding the interplay between intraocular pressure and blood pressure: a mathematical model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimRace-2015 - Numerical methods and high performance computing for industrial fluid flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230451v1</w:t>
+                <w:t xml:space="preserve">hal-01225853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From medical imaging to numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient solving strategies for incompressible Navier-Stokes equations for large scale simulations using the open source software Feel++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Jomier</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranine Tarabay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">SimRace-2015 - Numerical methods and high performance computing for industrial fluid flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01223120v1</w:t>
+                <w:t xml:space="preserve">hal-01230451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feel++ : A Versatile High Performance Finite Element Embedded Library into C++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From medical imaging to numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217031v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01223120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Feel++ : A Versatile High Performance Finite Element Embedded Library into C++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoRePaS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219063v1</w:t>
+                <w:t xml:space="preserve">hal-01217031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced basis methods and high performance computing. Applications to non-linear multi-physics problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Order modeling of high magnetic field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Aristote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Michigan State University, East Lansing, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083757v1</w:t>
+                <w:t xml:space="preserve">hal-00955232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order modeling of high magnetic field magnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Reduced basis methods and high performance computing. Applications to non-linear multi-physics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Michigan State University, East Lansing, Michigan, United States</w:t>
+              <w:t xml:space="preserve">Workshop Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955232v2</w:t>
+                <w:t xml:space="preserve">hal-01083757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Domain Decomposition Preconditioners for Heterogeneous Elliptic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7905,195 +7905,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Feel++: a domain specific embedded language in C++ for partial differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced order modeling of high magnetic field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eccomas'12 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">FEM 2012 - 11th International Workshop on Finite Elements for Microwave Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Estes Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762442v1</w:t>
+                <w:t xml:space="preserve">hal-00762458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational framework for certified reduced basis methods: applications to multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8155,506 +8138,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases réduites pour des problèmes industriels</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Feel++: a domain specific embedded language in C++ for partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop AMIES-CEMRACS sur le HPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Eccomas'12 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762494v1</w:t>
+                <w:t xml:space="preserve">hal-00762442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modeling of high magnetic field magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Bases réduites pour des problèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parnaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEM 2012 - 11th International Workshop on Finite Elements for Microwave Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Estes Park, United States</w:t>
+              <w:t xml:space="preserve">Workshop AMIES-CEMRACS sur le HPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762458v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of two phase flow using a level set method: Application to bubbles and vesicle dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Guyot</w:t>
+                <w:t xml:space="preserve">High order fluid structure interaction in 2D and 3D: Application to blood flow in arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 11 - 5th International Conference on Advanced COmputational Methods in ENgineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657152v1</w:t>
+                <w:t xml:space="preserve">hal-00657154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order fluid structure interaction in 2D and 3D: Application to blood flow in arteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of two phase flow using a level set method: Application to bubbles and vesicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 11 - 5th International Conference on Advanced COmputational Methods in ENgineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657154v1</w:t>
+                <w:t xml:space="preserve">hal-00657152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Element Approximation of Fluid-Structure Interaction in Hemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9183,286 +9183,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the lifev project in the context of haemodynamics</w:t>
+                <w:t xml:space="preserve">A variational formulation language embedded in C++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling of Physiological Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Sesimbra, Portugal</w:t>
+              <w:t xml:space="preserve">POOSC'05 - 4th Workshop on Parallel/High-Performance Object-Oriented Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389024v1</w:t>
+                <w:t xml:space="preserve">hal-00389026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Medical Images to Numerical Blood Flow Simulations in Human Vessels</w:t>
+                <w:t xml:space="preserve">Evolution of the lifev project in the context of haemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Swiss Society for Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. pp.2</w:t>
+              <w:t xml:space="preserve">Modelling of Physiological Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389028v1</w:t>
+                <w:t xml:space="preserve">hal-00389024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational formulation language embedded in C++</w:t>
+                <w:t xml:space="preserve">From Medical Images to Numerical Blood Flow Simulations in Human Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Mallabiabarrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POOSC'05 - 4th Workshop on Parallel/High-Performance Object-Oriented Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Swiss Society for Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389026v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Posteriori Error Bounds for Reduced-Basis Approximation of Parametrized Noncoercive and Nonlinear Elliptic Partial Differential Equations</w:t>
               </w:r>
@@ -9487,51 +9487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios V. Rovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony T. Patera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Veroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Machiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings SMA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Saarbrücken, Germany. pp.1</w:t>
@@ -10078,1119 +10078,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Hild</w:t>
+                <w:t xml:space="preserve">Unconditionally stable operator splitting method for a multiscale application in ophthalmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoRePas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">44e Congrès National d'Analyse Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801696v1</w:t>
+                <w:t xml:space="preserve">hal-01798865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better Monitoring and Control System: Integrating Modeling Toolchain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMFL Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">MoRePas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01939392v1</w:t>
+                <w:t xml:space="preserve">hal-01801696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reduced Basis Method Applied to Aerothermal Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+                <w:t xml:space="preserve">Towards a better Monitoring and Control System: Integrating Modeling Toolchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grandclement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">EMFL Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799506v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01939392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconditionally stable operator splitting method for a multiscale application in ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+                <w:t xml:space="preserve">The Reduced Basis Method Applied to Aerothermal Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès National d'Analyse Numérique</w:t>
+              <w:t xml:space="preserve">CANUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798865v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study between in-situ measurements and a 3D efficient model for the computation of magnetic fields in High Field Polyhelix magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Daversin - Catty</w:t>
+                <w:t xml:space="preserve">Francois Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. , 2017</w:t>
+              <w:t xml:space="preserve">25th International Conference on Magnet Technology (MT25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01584931v1</w:t>
+                <w:t xml:space="preserve">hal-01588678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between in-situ measurements and a 3D efficient model for the computation of magnetic fields in High Field Polyhelix magnets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dumas</w:t>
+                <w:t xml:space="preserve">Cécile Daversin - Catty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Magnet Technology (MT25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">25th International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01588678v2</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANGIOTK : An Open Platform to reconstruct vessels from MRI images and simulate blood flows to ultimately provide Virtual Angiographies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Jomier</w:t>
+                <w:t xml:space="preserve">Reduced Basis method applied to large scale non linear multiphysics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Inria Industrie Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015</w:t>
+              <w:t xml:space="preserve">MoRePaS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220397v1</w:t>
+                <w:t xml:space="preserve">hal-01219061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">ANGIOTK : An Open Platform to reconstruct vessels from MRI images and simulate blood flows to ultimately provide Virtual Angiographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Rencontre Inria Industrie Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219066v1</w:t>
+                <w:t xml:space="preserve">hal-01220397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de Réduction d'Ordre et Simulations Aerothermiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hoarau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217935v1</w:t>
+                <w:t xml:space="preserve">hal-01219066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Basis method applied to large scale non linear multiphysics problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Méthode de Réduction d'Ordre et Simulations Aerothermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoRePaS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Journée doctorale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219061v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse Optical Tomography For Tumour Detection Diffuse Optical Tomography For Tumour Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belhachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11254,51 +11254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases réduites certifiées pour des problèmes multi-physiques non-linéaires de grande taille. Application au design d'aimants à haut champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11726,51 +11726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous empirical interpolation and reduced basis method. Application to non-linear multi-physics problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11934,77 +11934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Domain Decomposition Methods with FreeFem++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12141,51 +12141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matematica in volo con Solar Impulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fourestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12523,51 +12523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joubine Aghili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12592,298 +12592,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way Coupling of Fluid-Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
+                <w:t xml:space="preserve">Two-way Coupling of Fluid--Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482283v1</w:t>
+                <w:t xml:space="preserve">hal-05343702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way Coupling of Fluid--Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
+                <w:t xml:space="preserve">Two-way Coupling of Fluid-Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343702v2</w:t>
+                <w:t xml:space="preserve">hal-05482283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINED GALERKIN AND REGRESSION BASED ALGORITHM FOR PARAMETER DEPENDANT PDE'S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12908,667 +12908,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ktirio Urban Building: A Computational Framework for City Energy Simulations Enhanced by CI/CD Innovations on EuroHPC Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a computational framework using finite element methods with Arbitrary Lagrangian-Eulerian approach for swimmers with contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04590586v1</w:t>
+                <w:t xml:space="preserve">hal-04670959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear compressive reduced basis approximation for multi-parameter elliptic problem</w:t>
+                <w:t xml:space="preserve">Ktirio Urban Building: A Computational Framework for City Energy Simulations Enhanced by CI/CD Innovations on EuroHPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Maslek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628481v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04590586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a computational framework using finite element methods with Arbitrary Lagrangian-Eulerian approach for swimmers with contact</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nonlinear compressive reduced basis approximation for multi-parameter elliptic problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Van Landeghem</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ballout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670959v1</w:t>
+                <w:t xml:space="preserve">hal-04628481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning with function approximation for 3-spheres swimmer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youssef Essousy</w:t>
+                <w:t xml:space="preserve">HiFiMagnet a toolchain for the design and simulation of high field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Debray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03538754v1</w:t>
+                <w:t xml:space="preserve">hal-03690050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-rigid body interaction using the finite element method and ale formulation : framework, implementation and benchmarking</w:t>
+                <w:t xml:space="preserve">Reinforcement learning with function approximation for 3-spheres swimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya El Khiyati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Essousy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03835136v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03538754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiFiMagnet a toolchain for the design and simulation of high field magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+                <w:t xml:space="preserve">Fluid-rigid body interaction using the finite element method and ale formulation : framework, implementation and benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690050v1</w:t>
+                <w:t xml:space="preserve">hal-03835136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shapes enhancing the propulsion of multiflagellated helical microswimmers</w:t>
               </w:r>
@@ -13672,90 +13672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulation of two-fluid flows using a finite element/level-set method. Application to two drop benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Métivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13887,51 +13887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast High Order Arbitrary Lagrangian Eulerian Transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14318,51 +14318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="091DD5DC"/>
+    <w:nsid w:val="33F8EBF1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14549,51 +14549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2287-2961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162551118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918559v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101291v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Van Landeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2024.v9.n1.a2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Harris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361954v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023318v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Repetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pinsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi Sci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Torregrossa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n3.19.07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2018.1165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6100203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Osmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Azevedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.02.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420651v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sacco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2516241" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Pennacchio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E960FCDE6620DF721DC2459FF4A8C49FBD04C236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258643v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.08.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Siesky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109767v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657622v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-012-0403-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786560v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schenone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343016" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786554v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343014" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.09.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662868v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Pena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2006/150736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-003-0119-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75R83KHQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6CQL4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Patera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassav Abdoulaev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achdou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuznetsov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:1999113" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03786695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chandra Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lotfi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429685v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217031v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955232v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762494v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chakir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762458v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haberlein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595658" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700764" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radaelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mallabiabarrena" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigamonti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939392v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grandclement" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin - Catty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588678v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719445v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55874-1_84" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58786-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762321v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_37" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_87" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX2FJ3JP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Parolini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/88-470-0465-9_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57Q57RH7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ballout" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343702v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05143191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maslek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pincon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Essousy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835136v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345573v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallagh&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquembergh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Hyaric" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657099v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389031v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2287-2961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162551118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918559v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101291v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Van Landeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2024.v9.n1.a2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Harris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361954v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023318v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Repetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi Sci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Torregrossa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n3.19.07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Osmani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Azevedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.02.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6100203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2018.1165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420651v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2516241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sacco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Pennacchio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E960FCDE6620DF721DC2459FF4A8C49FBD04C236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258643v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109767v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Siesky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.08.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657622v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-012-0403-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schenone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662868v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665007v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.09.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Pena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2006/150736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-003-0119-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75R83KHQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6CQL4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Patera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassav Abdoulaev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achdou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuznetsov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:1999113" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03786695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chandra Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lotfi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429685v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955232v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chakir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haberlein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595658" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700764" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389024v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389028v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radaelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mallabiabarrena" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigamonti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798865v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801696v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939392v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grandclement" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799506v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588678v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584931v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin - Catty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219061v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719445v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55874-1_84" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58786-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762321v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_37" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_87" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX2FJ3JP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Parolini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/88-470-0465-9_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57Q57RH7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ballout" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343702v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05143191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670959v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590586v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maslek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pincon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628481v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538754v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Essousy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835136v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345573v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallagh&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquembergh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Hyaric" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657099v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389031v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>