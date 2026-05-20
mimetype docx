--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -338,291 +338,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04918559v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical and computational framework for moving and colliding rigid bodies in a Newtonian fluid</w:t>
+                <w:t xml:space="preserve">The ocular mathematical virtual simulator: A validated multiscale model for hemodynamics and biomechanics in the human eye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Van Landeghem</w:t>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Berti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Chouippe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alon Harris</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematical Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4310/AMSA.2024.v9.n1.a2⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (2), pp.e3791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.3791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101291v2</w:t>
+                <w:t xml:space="preserve">hal-04300796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ocular mathematical virtual simulator: A validated multiscale model for hemodynamics and biomechanics in the human eye</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical and computational framework for moving and colliding rigid bodies in a Newtonian fluid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Van Landeghem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Sala</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+                <w:t xml:space="preserve">Luca Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
+                <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alon Harris</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 40 (2), pp.e3791. </w:t>
+              <w:t xml:space="preserve">Annals of Mathematical Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.59-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cnm.3791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4310/AMSA.2024.v9.n1.a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04300796v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101291v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model order reduction and sensitivity analysis for complex heat transfer simulations inside the human eyeball</w:t>
               </w:r>
@@ -855,51 +855,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HDG Method for Elliptic Problems with Integral Boundary Condition: Theory and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Bertoluzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -989,51 +989,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncertainty propagation and sensitivity analysis: results from the Ocular Mathematical Virtual Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1080,51 +1080,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and finite element simulation of multi-sphere swimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1197,51 +1197,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swimming at Low Reynolds Number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1295,282 +1295,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofluid modeling of the coupled eye-brain system and insights into simulated microgravity conditions</w:t>
+                <w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizia Salerni</w:t>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Repetto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alon Harris</w:t>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Pinsky</w:t>
+                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matapli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.13-18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02298705v1</w:t>
+                <w:t xml:space="preserve">hal-03577142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre mathématicien·e·s – industriels : les mathématiques au coeur du dialogue</w:t>
+                <w:t xml:space="preserve">Biofluid modeling of the coupled eye-brain system and insights into simulated microgravity conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+                <w:t xml:space="preserve">Fabrizia Salerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+                <w:t xml:space="preserve">Rodolfo Repetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alon Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Maumy-Bertrand</w:t>
+                <w:t xml:space="preserve">Peter Pinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matapli</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (8), pp.e0216012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0216012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03577142v1</w:t>
+                <w:t xml:space="preserve">hal-02298705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Direct Robin Boundary Value Parabolic System of Time-Resolved Diffuse Optical Tomography with Fluorescence</w:t>
               </w:r>
@@ -1797,503 +1797,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic forces tune the arrest, adhesion and extravasation of circulating tumor cells</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ocular mathematical virtual simulator: A hemodynamical and biomechanical study towards clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.02.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (3), pp.241-247. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jcsmd.2018.1165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01694694v1</w:t>
+                <w:t xml:space="preserve">hal-02114295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order finite-element framework for the efficient simulation of multifluid flows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Métivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/math6100203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ocular mathematical virtual simulator: A hemodynamical and biomechanical study towards clinical applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Towards a full model for ocular biomechanics, fluid dynamics, and hemodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2, pp.7-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114295v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a full model for ocular biomechanics, fluid dynamics, and hemodynamics</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hemodynamic forces tune the arrest, adhesion and extravasation of circulating tumor cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Follain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nael Osmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Allio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.33-52.e12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2018.02.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02278854v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boundary conditions involving pressure for the Stokes problem and applications in computational hemodynamics</w:t>
               </w:r>
@@ -2390,390 +2390,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mathematical modeling of aqueous humor flow and intraocular pressure under uncertainty: towards individualized glaucoma management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simone Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2, pp.29 - 39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220807v1</w:t>
+                <w:t xml:space="preserve">hal-01668936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modeling of aqueous humor flow and intraocular pressure under uncertainty: towards individualized glaucoma management</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydromorpho: A coupled model for unsteady Stokes/Exner equations and numerical results with Feel++ library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Cassani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+                <w:t xml:space="preserve">Nora Aissiouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Sacco</w:t>
+                <w:t xml:space="preserve">Tarik Amtout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Brachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal for Modeling in Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, CEMRACS 2015: Coupling multi-physics models involving fluids, 55, pp.23-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201655023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01668936v1</w:t>
+                <w:t xml:space="preserve">hal-01266223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydromorpho: A coupled model for unsteady Stokes/Exner equations and numerical results with Feel++ library</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Frénod</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prudhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, CEMRACS 2015: Coupling multi-physics models involving fluids, 55, pp.23-40. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.1-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201655023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2016.2516241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01266223v2</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substructuring Preconditioners for h-p Mortar FEM</w:t>
               </w:r>
@@ -2927,51 +2927,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Duran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelson Feyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Frénod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Giacomini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3016,226 +3016,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258643v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic simulations in the cerebral venous network: A study on the influence of different modeling assumptions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
+                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 3 (1), pp.23-37. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jcsmd.2015.1062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01109767v2</w:t>
+                <w:t xml:space="preserve">hal-01144116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of blood pressure and vascular resistance on the response to medications lowering intraocular pressure: a mathematical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alon Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brent Siesky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Sacco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 56 (7)</w:t>
@@ -3258,412 +3232,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Hemodynamic simulations in the cerebral venous network: A study on the influence of different modeling assumptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, </w:t>
+              <w:t xml:space="preserve">Journal of Coupled Systems and Multiscale Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.23-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2015.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jcsmd.2015.1062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144116v1</w:t>
+                <w:t xml:space="preserve">hal-01109767v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Reduced Basis Framework: Application to large scale non-linear multi-physics problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Towards large-scale three-dimensional blood flow simulations in realistic geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Veys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43, pp.225-254. </w:t>
+              <w:t xml:space="preserve">, 2013, 43, pp.195-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201343015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786557v1</w:t>
+                <w:t xml:space="preserve">hal-00786556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards large-scale three-dimensional blood flow simulations in realistic geometries</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
+                <w:t xml:space="preserve">A Reduced Basis Framework: Application to large scale non-linear multi-physics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonçalo Pena</w:t>
+                <w:t xml:space="preserve">Stéphane Veys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 43, pp.195-212. </w:t>
+              <w:t xml:space="preserve">, 2013, 43, pp.225-254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/proc/201343013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201343015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786556v1</w:t>
+                <w:t xml:space="preserve">hal-00786557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order fluid-structure interaction in 2D and 3D. Application to blood flow in arteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3957,51 +3957,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Computing for the Reduced Basis Method. Application to Natural Convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Schenone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4100,51 +4100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Fifth International Conference on Advanced COmputational Methods in ENgineering (ACOMEN 2011), 246, pp.251-259. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4172,177 +4172,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feel++: A Computational Framework for Galerkin Methods and Advanced Numerical Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High order methods for the approximation of the incompressible Navier-Stokes equations in a moving domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfio Quarteroni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/proc/201238024⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 209-212, pp.197-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.09.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00662868v3</w:t>
+                <w:t xml:space="preserve">hal-00748062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of vesicle using level set method solved by high order finite element</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4351,479 +4321,509 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 38, pp.335-347. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00665007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order methods for the approximation of the incompressible Navier-Stokes equations in a moving domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gonçalo Pena</w:t>
+                <w:t xml:space="preserve">High performance domain decomposition methods on massively parallel architectures with FreeFEM++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victorita Dolean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Hecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.09.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (3-4), pp.287-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jnum-2012-0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748062v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00835298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance domain decomposition methods on massively parallel architectures with FreeFEM++</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Nataf</w:t>
+                <w:t xml:space="preserve">A priori convergence of the Greedy algorithm for the parametrized reduced basis method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Buffa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony T. Patera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Turinici</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Numerical Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 46 (3), pp.595-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2011056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jnum-2012-0015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00835298v1</w:t>
+                <w:t xml:space="preserve">hal-00659314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A priori convergence of the Greedy algorithm for the parametrized reduced basis method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feel++: A Computational Framework for Galerkin Methods and Advanced Numerical Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 46 (3), pp.595-603. </w:t>
+              <w:t xml:space="preserve">ESAIM: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 38, pp.429-455. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2011056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/proc/201238024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00659314v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662868v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction of a High Order Fluid-Structure Interaction Solver</w:t>
               </w:r>
@@ -4991,51 +4991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced-basis output bounds for approximately parametrized elliptic coercive partial differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony T. Patera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing and Visualization in Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 6 (2-3), pp.147-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5107,51 +5107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Veroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony T. Patera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 337 (9), pp.619-624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5352,51 +5352,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios V. Rovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Veroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony T. Patera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Special issue on Programming, 36 (5), pp.747 - 771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5482,51 +5482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Veroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Machiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluids Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 124 (1), pp.70-80. </w:t>
@@ -6113,277 +6113,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03786695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A web-based interface for ocular hemodynamics and biomechanics analysis via the Ocular Mathematical Virtual Simulator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
+                <w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Caldini Queiros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Chandra Verticchio Vercellin</w:t>
+                <w:t xml:space="preserve">Zakaria Belhachmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Fahs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ARVO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Annual Meeting, United States</w:t>
+              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03901634v1</w:t>
+                <w:t xml:space="preserve">hal-03577701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Center of Modeling and Simulation of Strasbourg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">A web-based interface for ocular hemodynamics and biomechanics analysis via the Ocular Mathematical Virtual Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Prud’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Fahs</w:t>
+                <w:t xml:space="preserve">Alice Chandra Verticchio Vercellin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress on Industrial and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Valence, Spain</w:t>
+              <w:t xml:space="preserve">ARVO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Annual Meeting, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03577701v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03901634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled physics solvers for analysing the magneto-thermal behaviour of a permanent magnet synchronous machines</w:t>
               </w:r>
@@ -6693,90 +6693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient-specific virtual simulator of tissue perfusion in the lamina cribrosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizia Salerni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6952,51 +6952,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full 3D non-linear multi-physics model for High Field polyhelix Magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7054,817 +7054,817 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01310492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards understanding the interplay between intraocular pressure and blood pressure: a mathematical model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Simone Cassani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Sacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoRePaS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219063v1</w:t>
+                <w:t xml:space="preserve">hal-01225853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards understanding the interplay between intraocular pressure and blood pressure: a mathematical model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient solving strategies for incompressible Navier-Stokes equations for large scale simulations using the open source software Feel++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranine Tarabay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milan, Italy</w:t>
+              <w:t xml:space="preserve">SimRace-2015 - Numerical methods and high performance computing for industrial fluid flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01225853v1</w:t>
+                <w:t xml:space="preserve">hal-01230451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solving strategies for incompressible Navier-Stokes equations for large scale simulations using the open source software Feel++</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From medical imaging to numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ranine Tarabay</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SimRace-2015 - Numerical methods and high performance computing for industrial fluid flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01230451v1</w:t>
+                <w:t xml:space="preserve">hal-01223120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From medical imaging to numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feel++ : A Versatile High Performance Finite Element Embedded Library into C++</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Jomier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced technologies and treatments for Glaucoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Milano, Italy</w:t>
+              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SIAM, Mar 2015, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01223120v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feel++ : A Versatile High Performance Finite Element Embedded Library into C++</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">Simultaneous Empirical Interpolation and Reduced Basis method for non-linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Conference on Computational Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SIAM, Mar 2015, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">MoRePaS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217031v1</w:t>
+                <w:t xml:space="preserve">hal-01219063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Order modeling of high magnetic field magnets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Reduced basis methods and high performance computing. Applications to non-linear multi-physics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Michigan State University, East Lansing, Michigan, United States</w:t>
+              <w:t xml:space="preserve">Workshop Aristote</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00955232v2</w:t>
+                <w:t xml:space="preserve">hal-01083757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced basis methods and high performance computing. Applications to non-linear multi-physics problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced Order modeling of high magnetic field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Veys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Aristote</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">17th U.S. National Congress on Theoretical &amp; Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Michigan State University, East Lansing, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083757v1</w:t>
+                <w:t xml:space="preserve">hal-00955232v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scalable Domain Decomposition Preconditioners for Heterogeneous Elliptic Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jolivet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7905,178 +7905,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00939957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced order modeling of high magnetic field magnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advances in Feel++: a domain specific embedded language in C++ for partial differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEM 2012 - 11th International Workshop on Finite Elements for Microwave Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Estes Park, United States</w:t>
+              <w:t xml:space="preserve">Eccomas'12 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762458v1</w:t>
+                <w:t xml:space="preserve">hal-00762442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational framework for certified reduced basis methods: applications to multiphysics problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8138,523 +8155,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in Feel++: a domain specific embedded language in C++ for partial differential equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bases réduites pour des problèmes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Chakir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Parnaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Abdoulaye Samake</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eccomas'12 - European Congress on Computational Methods in Applied Sciences and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Workshop AMIES-CEMRACS sur le HPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00762442v1</w:t>
+                <w:t xml:space="preserve">hal-00762494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases réduites pour des problèmes industriels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Parnaudeau</w:t>
+                <w:t xml:space="preserve">Reduced order modeling of high magnetic field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Veys</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop AMIES-CEMRACS sur le HPC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">FEM 2012 - 11th International Workshop on Finite Elements for Microwave Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Estes Park, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00762494v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00762458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order fluid structure interaction in 2D and 3D: Application to blood flow in arteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation of two phase flow using a level set method: Application to bubbles and vesicle dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Doyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 11 - 5th International Conference on Advanced COmputational Methods in ENgineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657154v1</w:t>
+                <w:t xml:space="preserve">hal-00657152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of two phase flow using a level set method: Application to bubbles and vesicle dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Guyot</w:t>
+                <w:t xml:space="preserve">High order fluid structure interaction in 2D and 3D: Application to blood flow in arteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACOMEN 11 - 5th International Conference on Advanced COmputational Methods in ENgineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Liège, Belgium. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00657152v1</w:t>
+                <w:t xml:space="preserve">hal-00657154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral Element Approximation of Fluid-Structure Interaction in Hemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonçalo Pena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9183,286 +9183,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00389025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational formulation language embedded in C++</w:t>
+                <w:t xml:space="preserve">Evolution of the lifev project in the context of haemodynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">POOSC'05 - 4th Workshop on Parallel/High-Performance Object-Oriented Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom</w:t>
+              <w:t xml:space="preserve">Modelling of Physiological Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Sesimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389026v1</w:t>
+                <w:t xml:space="preserve">hal-00389024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the lifev project in the context of haemodynamics</w:t>
+                <w:t xml:space="preserve">From Medical Images to Numerical Blood Flow Simulations in Human Vessels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Sage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Radaelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iker Mallabiabarrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling of Physiological Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Sesimbra, Portugal</w:t>
+              <w:t xml:space="preserve">Annual Meeting of the Swiss Society for Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00389024v1</w:t>
+                <w:t xml:space="preserve">hal-00389028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Medical Images to Numerical Blood Flow Simulations in Human Vessels</w:t>
+                <w:t xml:space="preserve">A variational formulation language embedded in C++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">L. Rigamonti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of the Swiss Society for Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2005, Lausanne, Switzerland. pp.2</w:t>
+              <w:t xml:space="preserve">POOSC'05 - 4th Workshop on Parallel/High-Performance Object-Oriented Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2005, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00389028v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00389026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Posteriori Error Bounds for Reduced-Basis Approximation of Parametrized Noncoercive and Nonlinear Elliptic Partial Differential Equations</w:t>
               </w:r>
@@ -9487,51 +9487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitrios V. Rovas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony T. Patera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th AIAA Computational Fluid Dynamics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9608,51 +9608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Veroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Machiels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings SMA Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Saarbrücken, Germany. pp.1</w:t>
@@ -9739,51 +9739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Saigre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10078,1119 +10078,1119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02477407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconditionally stable operator splitting method for a multiscale application in ophthalmology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
+                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcela Szopos</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès National d'Analyse Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">MoRePas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798865v1</w:t>
+                <w:t xml:space="preserve">hal-01801696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Hild</w:t>
+                <w:t xml:space="preserve">Towards a better Monitoring and Control System: Integrating Modeling Toolchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Grandclement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Dollé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoRePas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">EMFL Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01801696v1</w:t>
+                <w:t xml:space="preserve">hal-01939392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better Monitoring and Control System: Integrating Modeling Toolchain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Jay</w:t>
+                <w:t xml:space="preserve">The Reduced Basis Method Applied to Aerothermal Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Hoarau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMFL Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Arles, France</w:t>
+              <w:t xml:space="preserve">CANUM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01939392v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reduced Basis Method Applied to Aerothermal Simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+                <w:t xml:space="preserve">Unconditionally stable operator splitting method for a multiscale application in ophthalmology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Y. Hoarau</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Sala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM</w:t>
+              <w:t xml:space="preserve">44e Congrès National d'Analyse Numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799506v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study between in-situ measurements and a 3D efficient model for the computation of magnetic fields in High Field Polyhelix magnets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Debray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Dumas</w:t>
+                <w:t xml:space="preserve">Cécile Daversin - Catty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Magnet Technology (MT25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. </w:t>
+              <w:t xml:space="preserve">25th International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588678v2</w:t>
+                <w:t xml:space="preserve">hal-01584931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards real time computation of 3D magnetic field in parametrized Polyhelix magnets using a reduced basis Biot-Savart model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative study between in-situ measurements and a 3D efficient model for the computation of magnetic fields in High Field Polyhelix magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Debray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Daversin - Catty</w:t>
+                <w:t xml:space="preserve">Jean Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. , 2017</w:t>
+              <w:t xml:space="preserve">25th International Conference on Magnet Technology (MT25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Amsterdam, Netherlands. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01584931v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01588678v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced Basis method applied to large scale non linear multiphysics problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">ANGIOTK : An Open Platform to reconstruct vessels from MRI images and simulate blood flows to ultimately provide Virtual Angiographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jomier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoRePaS2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
+              <w:t xml:space="preserve">Rencontre Inria Industrie Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219061v1</w:t>
+                <w:t xml:space="preserve">hal-01220397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANGIOTK : An Open Platform to reconstruct vessels from MRI images and simulate blood flows to ultimately provide Virtual Angiographies</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Jomier</w:t>
+                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre Inria Industrie Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015</w:t>
+              <w:t xml:space="preserve">International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01220397v1</w:t>
+                <w:t xml:space="preserve">hal-01219066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D MultiPhysics Model of High Field PolyHelices Magnets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Daversin</w:t>
+                <w:t xml:space="preserve">Méthode de Réduction d'Ordre et Simulations Aerothermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Trophime</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Hoarau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">Journée doctorale </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219066v1</w:t>
+                <w:t xml:space="preserve">hal-01217935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de Réduction d'Ordre et Simulations Aerothermiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Wahl</w:t>
+                <w:t xml:space="preserve">Reduced Basis method applied to large scale non linear multiphysics problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Hoarau</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée doctorale </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">MoRePaS2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217935v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diffuse Optical Tomography For Tumour Detection Diffuse Optical Tomography For Tumour Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakaria Belhachmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dollé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11254,51 +11254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bases réduites certifiées pour des problèmes multi-physiques non-linéaires de grande taille. Application au design d'aimants à haut champ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11596,103 +11596,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical Assessment of the Role of Three Factors Entangled in the Development of Glaucoma by Means of the Ocular Mathematical Virtual Simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanna Guidoboni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcela Szopos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alon Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Mathematics and Advanced Applications ENUMATH 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 139 (3), pp.851-860, 2021, Lecture Notes in Computational Science and Engineering, </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11726,51 +11726,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous empirical interpolation and reduced basis method. Application to non-linear multi-physics problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Daversin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11934,77 +11934,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Domain Decomposition Methods with FreeFem++</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jolivet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Hecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Nataf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12141,51 +12141,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matematica in volo con Solar Impulse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfio Quarteroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fourestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12523,51 +12523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joubine Aghili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12592,298 +12592,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way Coupling of Fluid--Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
+                <w:t xml:space="preserve">Two-way Coupling of Fluid-Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05343702v2</w:t>
+                <w:t xml:space="preserve">hal-05482283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-way Coupling of Fluid-Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
+                <w:t xml:space="preserve">Two-way Coupling of Fluid--Structure Interaction for Elastic Magneto-Swimmers: A Finite Element ALE Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Chouippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05482283v1</w:t>
+                <w:t xml:space="preserve">hal-05343702v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COMBINED GALERKIN AND REGRESSION BASED ALGORITHM FOR PARAMETER DEPENDANT PDE'S</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ballout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Maday</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12908,697 +12908,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05143191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a computational framework using finite element methods with Arbitrary Lagrangian-Eulerian approach for swimmers with contact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Ktirio Urban Building: A Computational Framework for City Energy Simulations Enhanced by CI/CD Innovations on EuroHPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Maslek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04670959v1</w:t>
+                <w:t xml:space="preserve">hal-04590586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ktirio Urban Building: A Computational Framework for City Energy Simulations Enhanced by CI/CD Innovations on EuroHPC Systems</w:t>
+                <w:t xml:space="preserve">Nonlinear compressive reduced basis approximation for multi-parameter elliptic problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Maday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ballout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pincon</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04590586v1</w:t>
+                <w:t xml:space="preserve">hal-04628481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear compressive reduced basis approximation for multi-parameter elliptic problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a computational framework using finite element methods with Arbitrary Lagrangian-Eulerian approach for swimmers with contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hassan Ballout</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Van Landeghem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04628481v1</w:t>
+                <w:t xml:space="preserve">hal-04670959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HiFiMagnet a toolchain for the design and simulation of high field magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">Reinforcement learning with function approximation for 3-spheres swimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Berti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakarya El Khiyati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Essousy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francois Debray</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03690050v1</w:t>
+                <w:t xml:space="preserve">hal-03538754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinforcement learning with function approximation for 3-spheres swimmer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Fluid-rigid body interaction using the finite element method and ale formulation : framework, implementation and benchmarking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Giraldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Essousy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-03538754v1</w:t>
+                <w:t xml:space="preserve">hal-03835136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluid-rigid body interaction using the finite element method and ale formulation : framework, implementation and benchmarking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Berti</w:t>
+                <w:t xml:space="preserve">HiFiMagnet a toolchain for the design and simulation of high field magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Trophime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Debray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835136v1</w:t>
+                <w:t xml:space="preserve">hal-03690050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shapes enhancing the propulsion of multiflagellated helical microswimmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Berti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13672,90 +13672,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D simulation of two-fluid flows using a finite element/level-set method. Application to two drop benchmarks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Métivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Doyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13780,216 +13780,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345573v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A successive constraint method with minimal offline constraints for lower bounds of parametric coercivity constant</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Le Hyaric</w:t>
+                <w:t xml:space="preserve">A Fast High Order Arbitrary Lagrangian Eulerian Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonçalo Pena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00609212v1</w:t>
+                <w:t xml:space="preserve">hal-00657099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast High Order Arbitrary Lagrangian Eulerian Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Chabannes</w:t>
+                <w:t xml:space="preserve">A successive constraint method with minimal offline constraints for lower bounds of parametric coercivity constant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Vallaghé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fouquembergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Le Hyaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Prud'Homme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00657099v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00609212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14318,51 +14318,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33F8EBF1"/>
+    <w:nsid w:val="895413E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14549,51 +14549,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2287-2961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162551118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918559v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101291v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Van Landeghem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2024.v9.n1.a2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300796v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Harris" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3791" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361954v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023318v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298705v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Repetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi Sci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Torregrossa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n3.19.07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694694v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Osmani" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Azevedo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.02.015" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865602v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6100203" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114295v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2018.1165" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278854v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420651v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220807v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2516241" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668936v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassani" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sacco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Pennacchio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E960FCDE6620DF721DC2459FF4A8C49FBD04C236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258643v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109767v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1062" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Siesky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144116v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.08.003" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786557v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343015" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786556v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pena" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657622v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-012-0403-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schenone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662868v3" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238024" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665007v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238018" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748062v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.09.016" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Pena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2006/150736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-003-0119-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75R83KHQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6CQL4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Patera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassav Abdoulaev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achdou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuznetsov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:1999113" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03786695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901634v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chandra Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lotfi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429685v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219063v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225853v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230451v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217031v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955232v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083757v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762458v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762494v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chakir" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657154v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657152v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haberlein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595658" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700764" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389026v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389024v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389028v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radaelli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mallabiabarrena" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigamonti" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798865v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801696v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939392v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grandclement" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799506v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588678v2" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584931v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin - Catty" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219061v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220397v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219066v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217935v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719445v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55874-1_84" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58786-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762321v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_37" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_87" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX2FJ3JP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Parolini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/88-470-0465-9_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57Q57RH7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ballout" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343702v2" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482283v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05143191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670959v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590586v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maslek" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pincon" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628481v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538754v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Essousy" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835136v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345573v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609212v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallagh&#233;" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquembergh" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Hyaric" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657099v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389031v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-prudhomme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2287-2961" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/162551118" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918559v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Saigre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chabannes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prud'Homme" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Szopos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.70132" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04300796v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Sala" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Guidoboni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alon Harris" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3791" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101291v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Van Landeghem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Berti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Chouippe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Giraldi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/AMSA.2024.v9.n1.a2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361954v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.3864" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484273v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Muzet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Trophime" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Prudhomme" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2024.3362749" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04073316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Bertoluzza" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hild" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Prada" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-023-02109-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/mbe.2021105" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023318v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Giraldi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmath.234" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369537v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067004" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577142v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bertrand" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caldini Queiros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Maumy-Bertrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Wahl" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298705v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizia Salerni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Repetto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pinsky" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0216012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301423v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi Sci" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Doll&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Torregrossa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4208/jms.v52n3.19.07" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369286v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lotfi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marcsa" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Horvath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.201900261" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114295v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2018.1165" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut M&#233;tivet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Ismail" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math6100203" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278854v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694694v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Follain" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nael Osmani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Azevedo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Allio" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2018.02.015" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420651v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.04.024" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01668936v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Cassani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Sacco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01266223v2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Aissiouene" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Amtout" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Brachet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Fr&#233;nod" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655023" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220807v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2016.2516241" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066606v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Pennacchio" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Samake" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2015065" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E960FCDE6620DF721DC2459FF4A8C49FBD04C236/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258643v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Duran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Feyeux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Giacomini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201655083" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144116v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2015.08.003" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217002v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guidoboni" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Siesky" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109767v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jcsmd.2015.1062" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786556v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gon&#231;alo Pena" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343013" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786557v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Veys" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657622v2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.10.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654406v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Antonio Di Pietro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Gratien" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10543-012-0403-3" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786554v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Zaza" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343014" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786560v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Schenone" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201343016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665484v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Doyeux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2012.05.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748062v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfio Quarteroni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.09.016" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665007v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238018" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorita Dolean" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Hecht" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nataf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jnum-2012-0015" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-36G125CQ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659314v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Buffa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Maday" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony T. Patera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Turinici" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2011056" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662868v3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201238024" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319978v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goncalo Pena" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.093" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319980v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2006/150736" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220801v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00791-003-0119-7" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-75R83KHQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220804v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Veroy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2003.09.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BV6CQL4X-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219048v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Veroy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. T. Patera" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220802v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios V. Rovas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:2002035" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798326v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Machiels" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.1448332" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220803v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gassav Abdoulaev" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Achdou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kuznetsov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an:1999113" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04558924v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04229070v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220904v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Muzet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debray Francois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03786695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577701v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Belhachmi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Fahs" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03901634v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Chandra Verticchio Vercellin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132322v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Lotfi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803943v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429685v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranine Tarabay" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479209v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01472890v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Passat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Salmon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Armspach" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Naegel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46726-9_39" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310492v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225853v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230451v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223120v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ancel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jomier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217031v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219063v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083757v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955232v2" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939957v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503210.2503212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762442v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762449v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762494v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Chakir" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Parnaudeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762458v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657152v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657154v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750507v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390153v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389018v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389019v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390167v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Haberlein" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Michel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1595655.1595658" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319981v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pamm.200700764" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389025v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389024v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389028v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Sage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Radaelli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Mallabiabarrena" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rigamonti" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389026v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219051v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798352v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.V Rovas" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Machiels" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05072761v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04220944v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477407v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Debray" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grand-Cl&#233;ment" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801696v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939392v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Grandclement" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799506v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hoarau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798865v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584931v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Daversin - Catty" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588678v2" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Debray" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dumas" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220397v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219066v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217935v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Hoarau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219061v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082527v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082377v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01719445v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750558v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Caputo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474324v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-55874-1_84" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332437v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-58786-8" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762321v2" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_37" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762742v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05789-7_28" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319983v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75755-9_87" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-DX2FJ3JP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00319985v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Parolini" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluigi Rozza" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/88-470-0465-9_6" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-57Q57RH7-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442266v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lejay" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Maume-Deschamps" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00389022v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466017v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joubine Aghili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ballout" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05482283v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05343702v2" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05143191v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Maslek" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pincon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04628481v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670959v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03538754v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakarya El Khiyati" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Essousy" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835136v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03690050v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166010v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Binois" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Alouges" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345573v3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657099v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00609212v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vallagh&#233;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fouquembergh" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Le Hyaric" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00389031v2" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05106849v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sala Lorenzo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a275c7afe02abd36a1124d0c6746fc45ee61c4f3" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>