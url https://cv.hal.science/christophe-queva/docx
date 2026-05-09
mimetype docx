--- v0 (2026-03-29)
+++ v1 (2026-05-09)
@@ -2152,371 +2152,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces ruraux</w:t>
+                <w:t xml:space="preserve">Les Hauts-de-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quéva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Smits Florence et Beucher Stéphanie. </w:t>
+              <w:t xml:space="preserve">Florence Smits et Stéphanie Beucher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France : atlas géographique et géopolitique (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.38-39, 2022, https://www.autrement.com/la-france/9782080289445</w:t>
+              <w:t xml:space="preserve">, pp.166-167, 2022, 9782080289445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812649v1</w:t>
+                <w:t xml:space="preserve">hal-03812661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Hauts-de-France</w:t>
+                <w:t xml:space="preserve">Les espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quéva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Florence Smits et Stéphanie Beucher. </w:t>
+              <w:t xml:space="preserve">Smits Florence et Beucher Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France : atlas géographique et géopolitique (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.166-167, 2022, 9782080289445</w:t>
+              <w:t xml:space="preserve">, pp.38-39, 2022, https://www.autrement.com/la-france/9782080289445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812661v1</w:t>
+                <w:t xml:space="preserve">hal-03812649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité croissante des espaces ruraux</w:t>
+                <w:t xml:space="preserve">La France est-elle toujours une puissance agricole ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quéva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Smits Florence et Beucher Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France : atlas géographique et géopolitique (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.54-55, 2022, 9782080289445</w:t>
+              <w:t xml:space="preserve">, pp.66-69, 2022, https://www.autrement.com/la-france/9782080289445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812654v1</w:t>
+                <w:t xml:space="preserve">hal-03812658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France est-elle toujours une puissance agricole ?</w:t>
+                <w:t xml:space="preserve">La diversité croissante des espaces ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Quéva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Smits Florence et Beucher Stéphanie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France : atlas géographique et géopolitique (2ème édition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autrement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.66-69, 2022, https://www.autrement.com/la-france/9782080289445</w:t>
+              <w:t xml:space="preserve">, pp.54-55, 2022, 9782080289445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812658v1</w:t>
+                <w:t xml:space="preserve">hal-03812654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilités quotidiennes et construction métropolitaine en Allemagne : le rôle structurant de l’ancienne frontière interallemande</w:t>
               </w:r>
@@ -3501,51 +3501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://precare.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/christophe-queva/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1363-4157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.queva@univ-paris1.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05542116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Fillonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zlw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Mortier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13453" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssoun Sukarieh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chossi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.742.0122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santamaria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.33736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5978" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Retaill&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015304ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.3002.01.16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.653.0041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2250" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812649v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-france/9782080289445" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812661v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812654v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812658v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://precare.hypotheses.org/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://geographie-cites.cnrs.fr/membres/christophe-queva/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-1363-4157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:christophe.queva@univ-paris1.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05542116v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;va" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00194696v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Queva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chouraqui" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duhamel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Fillonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vacchiani-Marcuzzo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14zlw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221475v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s B&#233;ji" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;licie Mortier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Torre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.13453" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503400v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desvaux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssoun Sukarieh" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Chossi&#232;re" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fourault-Cau&#235;t" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Mahoudeau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.742.0122" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299597v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berroir" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fol" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Santamaria" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/belgeo.33736" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02399303v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708848v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lacquement" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.5978" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708852v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.861" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708857v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00917573v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Retaill&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708858v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1015304ar" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708868v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2436/20.3002.01.16" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853693v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397385v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01708874v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.653.0041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01979885v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gonin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05293332v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.iste.co.uk/book.php?id=2250" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221534v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812661v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.autrement.com/la-france/9782080289445" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812654v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01974169v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Le Goix" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Persyn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299606v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Desjardins" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299607v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02299608v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Br&#232;s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00853697v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vergnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00397383v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02144993v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Baudet-Michel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Conti" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Commenges" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Delage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>