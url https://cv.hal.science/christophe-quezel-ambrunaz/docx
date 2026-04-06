--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Quézel-Ambrunaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-quezel-ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7711-6667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">126985065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120757634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000008189515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code du dommage corporel 2025, annoté et commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Di-Cintio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2025, 9782247233786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 978-2-340-08136-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 2022, 978-2275089997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditions Université Savoie Mont Blanc, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spécificités de l'indemnisation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Porchy-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Droit de l'Université Savoie Mont Blanc. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782802757634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit des contrats, Rappels de cours et exercices corrigés - 2e éd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2017, 978-2340020436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'harmonisation européenne du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Quézel-Ambrunaz. Université de Savoie, pp.274, 2012, 978-2-919732-04-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit de la responsabilité civile extracontractuelle, Rappels de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2012, 978-2729871475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Calley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc diffuseur Lextenso 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la causalité en droit de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2010, 978-2-247-08825-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Existe un nexo causal distinto de aquel que une al hecho generador con el daño?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renzo Munita Marambio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tópicos relevantes de responsabilidad civil, elementos y nociones fundamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubicón Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-956-9947-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04671206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques du Trouble de Stress Post-Traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ABC des psychotraumas - Approches Biologiques et Cliniques des psychotraumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2024, 9782340095823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l'arrêt Blanco avait été différent ? Réflexions uchroniques sur la dévolution du contentieux de la responsabilité de la puissance publique aux juridictions civiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Blanco, Simon Gilbert, Anne Jacquemet-Gauché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'arrêt Blanco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.325, 2023, 978-2-247-22088-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de créer un nouveau régime ? vers la reconnaissance d’une nouvelle personnalité juridique ? Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et intelligence artificielle: recueil des travaux du Groupe de Recherche Européen sur la Responsabilité civile et l'Assurance (GRECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782802771906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps humain dans la construction de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du Professeur Suzanne Carval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.771-779, 2021, Bibliothèque de l'Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-85002-045-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétés collectives sous les fourches caudines du droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "communaux" au XXIè siècle, Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-293, 2021, 978-2-237741-071-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la responsabilité civile - unité ou diversité des règles et des formes de réparation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la responsabilité en France et en Belgique, Regards croisés et aspects de droit comparé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARCIER, 2020, Groupe de recherche européen sur la responsabilité civile et l’assurance (GRERCA), 9782802764335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'indemnisation des victimes d'infractions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 381, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des victimes du terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 384, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l'indemnisation des victimes d'infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 378, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle éditions Université Savoie Mont Blanc, pp.7 à 24, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat de recherche ou d'étude, Contrat de prestation technique, Clauses relatives à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Vergès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats sur la recherche et l'innovation, Techniques contractuelles, valorisation de la recherche, Transferts de technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2018, 978-2-247-16124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01929549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et non-sens de la responsabilité civile. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johann Le Bourg; Christophe Quézel-Ambrunaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et non-sens de la responsabilité civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université Savoie Mont Blanc, pp.7-24, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrégé d'ancien droit hindou des contrats à partir des Nāradasmṛti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Geneviève Pignarre, Un droit en perpétuel mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-275-06065-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Infantino; Eleni Zervogianni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causation in European Tort The Common Core of European Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781108418362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause étrangère totalement exonératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Lohéac-Derboulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Albert-Moretti; Fabrice Leduc; Olivia Sabard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits privé et public de la responsabilité extracontractuelle ; étude comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.143-154, 2017, 9782711025671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines religieuses du droit des contrats dans le Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Pignarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des obligations d'un siècle à l'autre, Dialogues autour de la réforme du titre III du livre III du Code civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Varenne, p. 77, 2016, 978-2-37032-081-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans didactiques d'exposition des règles de la réparation des dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Sabard; Julien Bourdoiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage en l'honneur de Grégoire Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.197, 2014, Thèmes et commentaires, 978-2-247-13751-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la causalité en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français de la responsabilité civile confronté aux projets européens d'harmonisation : recueil des travaux du Groupe de recherche européen sur la responsabilité civile et l'assurance, GRERCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, IRJS éd., pp.341-368, 2012, Bibliothèque de l'Institut de recherche juridique de la Sorbonne - André Tunc, 978-2-919211-08-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (113)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteur désigné par la marque apposée sur le produit : réaffirmation de l’objectif de protection des consommateurs (CJUE, Cour, 19 décembre 2024, aff. C-157/23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1576B3R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance par tierce personne et APA : pas de déduction d’une prestation non encore accordée (Cass. civ. 1, 29 janvier 2025, n° 23-21.419)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1741B3U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant victime, un voyageur sans bagage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors série 1, pp.n° GPL472o7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses périodiques futures : le juge est libre de sa méthode, mais la capitalisation ne peut se faire dans le passé (Cass. crim., 14 janvier 2025, n° 23-84.994 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1568B3H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (novembre 2024 à avril 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N2337B3X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (avril à octobre 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N3327B3M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1/8066, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse jurimétrique des délais de procédure en contentieux du dommage corporel : étude empirique des décisions judiciaires françaises de l'année 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ballestiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N3519B3Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-imputation sur le DFP des prestations d’invalidité (Cass. civ. 2, 7 novembre 2024, n° 23-14.755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0976B3K</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama : responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1, p. 34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature dite « Dintilhac » a bientôt 20 ans - Discussion sur le destin d’un rapport qui a changé le dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0684B3Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime en emploi protégé n’a pas à justifier d’avoir échoué à s’adapter au milieu ordinaire (Cass. civ. 2, 7 novembre 2024, n° 23-12.369)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0978B3M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forfait hospitalier n’est pas une prestation permettant le recours subrogatoire en cas d’accident subi par un agent public (Cass. civ. 2, 28 novembre 2024, n° 23-14.255)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N1200B3T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des postes qui n’existeraient qu’après la consolidation, et de l’évaluation forfaitaire en matière de dommage corporel (Cass. civ. 2, 25 avril 2024, n° 22-17.229)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N9577BZQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04376487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (avril à novembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (janvier à mars 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (8022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le droit mou se fait dur en matière de réparation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 969, pp.N8024BZ9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès de la victime entre la consolidation et la liquidation : indemnisation des dépenses de santé non exposées (Cass. civ. 2, 28 novembre 2024, n° 23-15.841)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N1199B3S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°1 (7978)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les postes extrapatrimoniaux et les référentiels d'indemnisation face à l'inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.GPL454o9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recevabilité de l'action civile dans le procès V13 : un élargissement mesuré du cercle des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommage corporel : il n’y a d’aggravation que fonctionnelle ou situationnelle (itératives remarques sur la regrettable hétérogénéité du DFP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952, pp.N6186BZ7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.7208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03932869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée indemnitaire de la rente accident du travail redéfinie par l’Assemblée plénière de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.N4210BZX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03992806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’une définition de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait de DataJust, ou la fausse défaite des barèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 09, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03601338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des Souffrances endurées au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution dans la capitalisation des rentes indemnitaires : l’avènement d’un logiciel de capitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 890, pp.N0029BZ4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation du préjudice d'affection au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N0818BZC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation du Déficit Fonctionnel Temporaire au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N1190BZ4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03650116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des rentes et recours des tiers payeurs, le couple infernal malmenant la réparation intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice esthétique : entre identité et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N0455BZU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a reasoned study of jurimetrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes d'acte de terrorisme : redéfinition des contours de leur indemnisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N3397BZT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation du déficit fonctionnel cohérente avec la définition du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.GPL431y2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03520959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes d'atteintes psychiques : en finir avec la demi-mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, p. 66, GPL440y8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03813691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barème de capitalisation de la Gazette du Palais 2022 : un barème à contre-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924, pp.N3265BZX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03857513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation intégrale maltraitée par les barèmes de capitalisation à 0%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude raisonnée de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03813731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de délicatesse de l'avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEXBASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lexbase avocats, 313, pp.N6978BY4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités (Chronique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.237-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Antippas, Pour un droit commun de la responsabilité civile des personnes privées et publiques, Essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03274195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Friant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03437786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation du Déficit fonctionnel permanent au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 01, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret DataJust : un algorithme pour indemniser les dommages corporels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, p. 26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam, hommage au professeur Noël Dejean de la Bâtie : l’empreinte continue d’un homme de bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation des préjudices laissés par les cicatrices. Étude statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.2248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03009386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse : Prendre l'exigence de réparation adéquate au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Radé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préjudice d’affection et deuil pathologique : illustration de la perfectibilité de la nomenclature des postes de préjudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02264964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hiérarchie entre droits fondamentaux ? Le point de vue du droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02196040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap non décelé avant la naissance : frontières de la responsabilité et de la solidarité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, n°13, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préjudices de l’orphelin de naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errances jurisprudentielles aux frontières du royaume d’Hadès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de la causalité et incertitude scientifique : la contribution substantielle de la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 01, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et le rapport de causalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Duval-Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 4, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Steel, Proof of Causation in Tort Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 01, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité du fait des produits défectueux - Dabo tibi ius… europæum !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 37, pp.926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squash, l'œil au beurre noir et la garde de la balle en trompe-l'œil !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 22, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forme de la promesse synallagmatique de vente immobilière de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (3), pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie de la réception et de l’émission en matière de droit de préemption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (1), pp.53 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions de suppression de la responsabilité au profit d'une socialisation des risques par d'autres moyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, n° 101, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l’article 1221 de l’avant-projet de réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (3), pp.782 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la date d’entrée en jouissance d’une chose frugifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (1), pp.51 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différence de superficie et vente d'un lot de copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du défaut des vaccins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfert et de l'opposabilité du droit de propriété dans le contrat d'échange (commentaire de Cass. civ. 1ère, 11 septembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causalité alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dommages et intérêts octroyés par la Cour Européenne des Droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, RDLF 2014, pp.chron. n°05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques postes de préjudice perimortem, et du préjudice d'accompagnement en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 009, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfert et de l'opposabilité du droit de propriété dans le contrat d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre l'hépatite B et responsabilité du médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'état et de la valeur de l'immeuble en matière de lésion énorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques tirées de l'histoire sur la proposition de règlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 256, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto pris au « Lasso » du droit commun de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause de réserve de propriété, délivrance brevi manu et procédure de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 244, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu et le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois actions consécutives à un vice caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault, Damage and the Equivalence Principle in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European tort law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.21-43. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jetl-2012-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité civile et les droits du titre I du livre I du code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.251-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple d'un modèle de responsabilité hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.dossier 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut du vaccin contre l'hépatite B et la logique de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute inexcusable de l’employeur et droit des victimes d’actes fautifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n° 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contraction des conditions de la responsabilité civile en cas d’atteinte à un droit fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n°27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kāmasūtra comme une porte d’entrée dans le droit hindou ancien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (3), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En faveur d’un régime optionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.76-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles anormaux du voisinage face à la protection des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, RDLF 2011, pp.chron. n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation and Human Rights (from a French perspective)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUJS Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute médicale et défaut d'information du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acception européenne du « bien » en mal de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (31), pp.2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d'information du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre d'Antoine Favre, entre humanisme et rationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.339-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction de la causalité alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (19), pp.1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours des tiers payeurs et prestations forfaitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes-relais : distinguer risque, trouble et préjudice sur fond de principe de précaution !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques sur la proposition de loi relative à la responsabilité civile des propriétaires de sites naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 174, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ans d'application de la réforme du recours des tiers payeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, n° 82, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souplesse de l'article 1382 du Code civil au soutien du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 293, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre l’hépatite B et sclérose en plaques : ombres et lumières sur une jurisprudence instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée de l'absence d'exonération partielle du transporteur terrestre de personnes en raison de la faute de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, n° 157, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile des exploitants de remontées mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, n° 65, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager les méthodes quantitatives pour une recherche en droit ? La jurimétrie, mesure des phénomènes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desprairies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’utilisation des méthodes empiriques dans une recherche en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'été organisée par Ariane Amado, Armand Desprairies et Bénédicte Fischer, Jul 2025, Autrans (Vercors), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement judiciaire des risques liés à la pratique du ski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement judiciaire des risques en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre; Cour d'appel de Chambéry, May 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04106976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil liability for health injury caused by pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Union, perspectives and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory for the research of medical law and bioethics - A.U.th Faculty of law; Katerina Fountedaki, Oct 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des rentes indemnitaires : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dommage corporel face au temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Guégan; Institut de recherche juridique de la Sorbonne (IRJS), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité civile et les droits sur les œuvres dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art dans les lieux publics : création, destruction, approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Benelbaz; Dominique Lagorgette, May 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04106979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels et barèmes en matière de réparation du préjudice corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure(s) et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, CTHDIP, CDA, IDP, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte progressive de la nature du dommage dans l'articulation entre droit commun et droit spécial de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le droit de la responsabilité civile ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Paris 1, Jonas Knetsch, Anne Guégan, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des préjudices corporels à l’heure de l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et justice - Cycle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03676058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 questions sur la capitalisation des rentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déjeuners du droit du dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Nov 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03431989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommage corporel ou Préjudice corporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étatisation de la réparation des dommages corporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Friant, Université de Vannes, Apr 2021, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de l’intelligence artiﬁcielle sur la compensation du handicap et sur l’évaluation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparation du dommage corporel : défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Guégan; Cour de cassation, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03456399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ignorer le terme « handicap » lorsqu'il est question de dommage corporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dommage corporel : Regards sur l’action et l’éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anameva, Oct 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03431977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux critique des outils d’évaluation des préjudices consécutifs à un dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État des lieux critique des outils d’évaluation des préjudices consécutifs à un dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches en droit Antoine Favre - Université Savoie Mont Blanc; Institut Universitaire de France; Christophe Quézel-Ambrunaz, Dec 2020, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la responsabilité civile - unité ou diversité des règles et des formes de réparation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la responsabilité en France et en Belgique, Regards croisés et aspects de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche Européen sur la Responsabilité Civile et les Assurances - Université Saint-Louis, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjudices spécifiques - L'autonomisation des préjudices résultant d'événements collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">états généraux du dommage corporel - événement traumatique collectif et dommage individuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National des Barreaux, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours des tiers payeurs poste par poste : Regards croisés sur une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Derepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Cheualier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États généraux du dommage corporel - 2006-2016 Recours des tiers payeurs poste par poste : évolution ou révolution ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national des barreaux, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espérance de vie de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des spécificités de l'indemnisation du dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Projet ANR RCSR; Université Savoie Mont Blanc - Master 2 Droit du dommage corporel; Groupe de Recherche Européen sur la Responsabilité Civile et les Assurances (Grerca), Dec 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorème de Bayes et responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Meeting of the International Research Network on Technological Innovations, Uncertainty and the Law of Civil Liability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Law – University of Trento, Jun 2014, Trento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses générales ou délits spéciaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journée nationale de l’Association Henri Capitant : Les perspectives de modernisation du droit des obligations : comparaisons franco-ibériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Henri Capitant; Centre de Droit Public et Privé des Obligations et de la Consommation (CDPPOC), Apr 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques tirées de l'histoire sur la proposition de règlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques (CRJ, EA 1965) de l'université Grenoble 2; Centre de droit privé et public des obligations et de la consommation de l'université de Savoie (CDPPOC, EA 4143), Nov 2012, Chambéry, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la causalité en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La causalité dans le droit de la responsabilité civile européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche européen sur la responsabilité civile et l'assurance (GRERCA), Mar 2010, Genève, Suisse. pp.341-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux travaux de la mission d’information sur la responsabilité civile créée par la commission des lois du Sénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pignarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01842467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandes, offres, décisions en matière de dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Savoie Mont Blanc / Institut Universitaire de France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité civile à la socialisation des risques : études statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Wrembicki-Giely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Savoie Mont Blanc. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId222"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Quézel-Ambrunaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-quezel-ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7711-6667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">126985065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120757634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000008189515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code du dommage corporel 2025, annoté et commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Di-Cintio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2025, 9782247233786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 978-2-340-08136-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 2022, 978-2275089997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditions Université Savoie Mont Blanc, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit des contrats, Rappels de cours et exercices corrigés - 2e éd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2017, 978-2340020436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spécificités de l'indemnisation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Porchy-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Droit de l'Université Savoie Mont Blanc. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782802757634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'harmonisation européenne du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Quézel-Ambrunaz. Université de Savoie, pp.274, 2012, 978-2-919732-04-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit de la responsabilité civile extracontractuelle, Rappels de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2012, 978-2729871475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la causalité en droit de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2010, 978-2-247-08825-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Calley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc diffuseur Lextenso 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques du Trouble de Stress Post-Traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ABC des psychotraumas - Approches Biologiques et Cliniques des psychotraumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2024, 9782340095823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Existe un nexo causal distinto de aquel que une al hecho generador con el daño?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renzo Munita Marambio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tópicos relevantes de responsabilidad civil, elementos y nociones fundamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubicón Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-956-9947-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04671206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l'arrêt Blanco avait été différent ? Réflexions uchroniques sur la dévolution du contentieux de la responsabilité de la puissance publique aux juridictions civiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Blanco, Simon Gilbert, Anne Jacquemet-Gauché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'arrêt Blanco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.325, 2023, 978-2-247-22088-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de créer un nouveau régime ? vers la reconnaissance d’une nouvelle personnalité juridique ? Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et intelligence artificielle: recueil des travaux du Groupe de Recherche Européen sur la Responsabilité civile et l'Assurance (GRECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782802771906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps humain dans la construction de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du Professeur Suzanne Carval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.771-779, 2021, Bibliothèque de l'Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-85002-045-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétés collectives sous les fourches caudines du droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "communaux" au XXIè siècle, Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-293, 2021, 978-2-237741-071-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la responsabilité civile - unité ou diversité des règles et des formes de réparation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la responsabilité en France et en Belgique, Regards croisés et aspects de droit comparé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARCIER, 2020, Groupe de recherche européen sur la responsabilité civile et l’assurance (GRERCA), 9782802764335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l'indemnisation des victimes d'infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 378, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'indemnisation des victimes d'infractions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 381, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des victimes du terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 384, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle éditions Université Savoie Mont Blanc, pp.7 à 24, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat de recherche ou d'étude, Contrat de prestation technique, Clauses relatives à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Vergès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats sur la recherche et l'innovation, Techniques contractuelles, valorisation de la recherche, Transferts de technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2018, 978-2-247-16124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01929549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et non-sens de la responsabilité civile. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johann Le Bourg; Christophe Quézel-Ambrunaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et non-sens de la responsabilité civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université Savoie Mont Blanc, pp.7-24, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrégé d'ancien droit hindou des contrats à partir des Nāradasmṛti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Geneviève Pignarre, Un droit en perpétuel mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-275-06065-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause étrangère totalement exonératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Lohéac-Derboulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Albert-Moretti; Fabrice Leduc; Olivia Sabard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits privé et public de la responsabilité extracontractuelle ; étude comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.143-154, 2017, 9782711025671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Infantino; Eleni Zervogianni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causation in European Tort The Common Core of European Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781108418362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines religieuses du droit des contrats dans le Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Pignarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des obligations d'un siècle à l'autre, Dialogues autour de la réforme du titre III du livre III du Code civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Varenne, p. 77, 2016, 978-2-37032-081-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans didactiques d'exposition des règles de la réparation des dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Sabard; Julien Bourdoiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage en l'honneur de Grégoire Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.197, 2014, Thèmes et commentaires, 978-2-247-13751-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la causalité en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français de la responsabilité civile confronté aux projets européens d'harmonisation : recueil des travaux du Groupe de recherche européen sur la responsabilité civile et l'assurance, GRERCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, IRJS éd., pp.341-368, 2012, Bibliothèque de l'Institut de recherche juridique de la Sorbonne - André Tunc, 978-2-919211-08-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse jurimétrique des délais de procédure en contentieux du dommage corporel : étude empirique des décisions judiciaires françaises de l'année 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ballestiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N3519B3Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteur désigné par la marque apposée sur le produit : réaffirmation de l’objectif de protection des consommateurs (CJUE, Cour, 19 décembre 2024, aff. C-157/23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1576B3R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance par tierce personne et APA : pas de déduction d’une prestation non encore accordée (Cass. civ. 1, 29 janvier 2025, n° 23-21.419)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1741B3U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant victime, un voyageur sans bagage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors série 1, pp.n° GPL472o7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses périodiques futures : le juge est libre de sa méthode, mais la capitalisation ne peut se faire dans le passé (Cass. crim., 14 janvier 2025, n° 23-84.994 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1568B3H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (novembre 2024 à avril 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N2337B3X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (avril à octobre 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N3327B3M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1/8066, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le droit mou se fait dur en matière de réparation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 969, pp.N8024BZ9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès de la victime entre la consolidation et la liquidation : indemnisation des dépenses de santé non exposées (Cass. civ. 2, 28 novembre 2024, n° 23-15.841)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N1199B3S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama : responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1, p. 34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-imputation sur le DFP des prestations d’invalidité (Cass. civ. 2, 7 novembre 2024, n° 23-14.755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0976B3K</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime en emploi protégé n’a pas à justifier d’avoir échoué à s’adapter au milieu ordinaire (Cass. civ. 2, 7 novembre 2024, n° 23-12.369)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0978B3M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature dite « Dintilhac » a bientôt 20 ans - Discussion sur le destin d’un rapport qui a changé le dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0684B3Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04376487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forfait hospitalier n’est pas une prestation permettant le recours subrogatoire en cas d’accident subi par un agent public (Cass. civ. 2, 28 novembre 2024, n° 23-14.255)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N1200B3T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des postes qui n’existeraient qu’après la consolidation, et de l’évaluation forfaitaire en matière de dommage corporel (Cass. civ. 2, 25 avril 2024, n° 22-17.229)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N9577BZQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (avril à novembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Metrics Extracted from Court Decisions. A Focus on Personal Injury Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Italian Law Journal. An international forum for the critique of Italian Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (01-02), pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (janvier à mars 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (8022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée indemnitaire de la rente accident du travail redéfinie par l’Assemblée plénière de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.N4210BZX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03992806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°1 (7978)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommage corporel : il n’y a d’aggravation que fonctionnelle ou situationnelle (itératives remarques sur la regrettable hétérogénéité du DFP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952, pp.N6186BZ7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les postes extrapatrimoniaux et les référentiels d'indemnisation face à l'inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.GPL454o9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recevabilité de l'action civile dans le procès V13 : un élargissement mesuré du cercle des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.7208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03932869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation intégrale maltraitée par les barèmes de capitalisation à 0%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude raisonnée de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03813731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barème de capitalisation de la Gazette du Palais 2022 : un barème à contre-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924, pp.N3265BZX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03857513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des Souffrances endurées au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution dans la capitalisation des rentes indemnitaires : l’avènement d’un logiciel de capitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 890, pp.N0029BZ4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation du Déficit Fonctionnel Temporaire au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N1190BZ4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03650116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation du préjudice d'affection au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N0818BZC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait de DataJust, ou la fausse défaite des barèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 09, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03601338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’une définition de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a reasoned study of jurimetrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes d'acte de terrorisme : redéfinition des contours de leur indemnisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N3397BZT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation du déficit fonctionnel cohérente avec la définition du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.GPL431y2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des rentes et recours des tiers payeurs, le couple infernal malmenant la réparation intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice esthétique : entre identité et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N0455BZU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03520959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes d'atteintes psychiques : en finir avec la demi-mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, p. 66, GPL440y8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03813691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de délicatesse de l'avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEXBASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lexbase avocats, 313, pp.N6978BY4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités (Chronique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.237-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Friant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03437786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Antippas, Pour un droit commun de la responsabilité civile des personnes privées et publiques, Essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03274195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation du Déficit fonctionnel permanent au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 01, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam, hommage au professeur Noël Dejean de la Bâtie : l’empreinte continue d’un homme de bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret DataJust : un algorithme pour indemniser les dommages corporels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, p. 26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation des préjudices laissés par les cicatrices. Étude statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.2248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03009386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse : Prendre l'exigence de réparation adéquate au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Radé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préjudice d’affection et deuil pathologique : illustration de la perfectibilité de la nomenclature des postes de préjudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02264964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hiérarchie entre droits fondamentaux ? Le point de vue du droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02196040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap non décelé avant la naissance : frontières de la responsabilité et de la solidarité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, n°13, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préjudices de l’orphelin de naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errances jurisprudentielles aux frontières du royaume d’Hadès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de la causalité et incertitude scientifique : la contribution substantielle de la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 01, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et le rapport de causalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Duval-Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 4, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Steel, Proof of Causation in Tort Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 01, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité du fait des produits défectueux - Dabo tibi ius… europæum !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 37, pp.926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squash, l'œil au beurre noir et la garde de la balle en trompe-l'œil !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 22, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie de la réception et de l’émission en matière de droit de préemption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (1), pp.53 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forme de la promesse synallagmatique de vente immobilière de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (3), pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions de suppression de la responsabilité au profit d'une socialisation des risques par d'autres moyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, n° 101, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l’article 1221 de l’avant-projet de réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (3), pp.782 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la date d’entrée en jouissance d’une chose frugifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (1), pp.51 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre l'hépatite B et responsabilité du médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différence de superficie et vente d'un lot de copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du défaut des vaccins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causalité alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfert et de l'opposabilité du droit de propriété dans le contrat d'échange (commentaire de Cass. civ. 1ère, 11 septembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dommages et intérêts octroyés par la Cour Européenne des Droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, RDLF 2014, pp.chron. n°05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques postes de préjudice perimortem, et du préjudice d'accompagnement en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 009, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfert et de l'opposabilité du droit de propriété dans le contrat d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'état et de la valeur de l'immeuble en matière de lésion énorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques tirées de l'histoire sur la proposition de règlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 256, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kāmasūtra comme une porte d’entrée dans le droit hindou ancien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (3), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto pris au « Lasso » du droit commun de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois actions consécutives à un vice caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault, Damage and the Equivalence Principle in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European tort law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.21-43. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jetl-2012-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause de réserve de propriété, délivrance brevi manu et procédure de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 244, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu et le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité civile et les droits du titre I du livre I du code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.251-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut du vaccin contre l'hépatite B et la logique de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple d'un modèle de responsabilité hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.dossier 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute inexcusable de l’employeur et droit des victimes d’actes fautifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n° 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contraction des conditions de la responsabilité civile en cas d’atteinte à un droit fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n°27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En faveur d’un régime optionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.76-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles anormaux du voisinage face à la protection des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, RDLF 2011, pp.chron. n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation and Human Rights (from a French perspective)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUJS Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction de la causalité alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (19), pp.1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d'information du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute médicale et défaut d'information du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acception européenne du « bien » en mal de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (31), pp.2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre d'Antoine Favre, entre humanisme et rationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.339-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souplesse de l'article 1382 du Code civil au soutien du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 293, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours des tiers payeurs et prestations forfaitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes-relais : distinguer risque, trouble et préjudice sur fond de principe de précaution !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques sur la proposition de loi relative à la responsabilité civile des propriétaires de sites naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 174, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ans d'application de la réforme du recours des tiers payeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, n° 82, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée de l'absence d'exonération partielle du transporteur terrestre de personnes en raison de la faute de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, n° 157, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre l’hépatite B et sclérose en plaques : ombres et lumières sur une jurisprudence instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile des exploitants de remontées mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, n° 65, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager les méthodes quantitatives pour une recherche en droit ? La jurimétrie, mesure des phénomènes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desprairies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’utilisation des méthodes empiriques dans une recherche en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'été organisée par Ariane Amado, Armand Desprairies et Bénédicte Fischer, Jul 2025, Autrans (Vercors), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement judiciaire des risques liés à la pratique du ski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement judiciaire des risques en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre; Cour d'appel de Chambéry, May 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04106976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des rentes indemnitaires : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dommage corporel face au temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Guégan; Institut de recherche juridique de la Sorbonne (IRJS), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil liability for health injury caused by pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Union, perspectives and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory for the research of medical law and bioethics - A.U.th Faculty of law; Katerina Fountedaki, Oct 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité civile et les droits sur les œuvres dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art dans les lieux publics : création, destruction, approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Benelbaz; Dominique Lagorgette, May 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04106979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels et barèmes en matière de réparation du préjudice corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure(s) et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, CTHDIP, CDA, IDP, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte progressive de la nature du dommage dans l'articulation entre droit commun et droit spécial de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le droit de la responsabilité civile ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Paris 1, Jonas Knetsch, Anne Guégan, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des préjudices corporels à l’heure de l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et justice - Cycle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03676058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ignorer le terme « handicap » lorsqu'il est question de dommage corporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dommage corporel : Regards sur l’action et l’éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anameva, Oct 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03431977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 questions sur la capitalisation des rentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déjeuners du droit du dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Nov 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03431989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommage corporel ou Préjudice corporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étatisation de la réparation des dommages corporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Friant, Université de Vannes, Apr 2021, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de l’intelligence artiﬁcielle sur la compensation du handicap et sur l’évaluation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparation du dommage corporel : défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Guégan; Cour de cassation, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03456399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux critique des outils d’évaluation des préjudices consécutifs à un dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État des lieux critique des outils d’évaluation des préjudices consécutifs à un dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches en droit Antoine Favre - Université Savoie Mont Blanc; Institut Universitaire de France; Christophe Quézel-Ambrunaz, Dec 2020, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjudices spécifiques - L'autonomisation des préjudices résultant d'événements collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">états généraux du dommage corporel - événement traumatique collectif et dommage individuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National des Barreaux, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la responsabilité civile - unité ou diversité des règles et des formes de réparation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la responsabilité en France et en Belgique, Regards croisés et aspects de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche Européen sur la Responsabilité Civile et les Assurances - Université Saint-Louis, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours des tiers payeurs poste par poste : Regards croisés sur une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Derepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Cheualier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États généraux du dommage corporel - 2006-2016 Recours des tiers payeurs poste par poste : évolution ou révolution ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national des barreaux, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espérance de vie de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des spécificités de l'indemnisation du dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Projet ANR RCSR; Université Savoie Mont Blanc - Master 2 Droit du dommage corporel; Groupe de Recherche Européen sur la Responsabilité Civile et les Assurances (Grerca), Dec 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorème de Bayes et responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Meeting of the International Research Network on Technological Innovations, Uncertainty and the Law of Civil Liability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Law – University of Trento, Jun 2014, Trento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses générales ou délits spéciaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journée nationale de l’Association Henri Capitant : Les perspectives de modernisation du droit des obligations : comparaisons franco-ibériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Henri Capitant; Centre de Droit Public et Privé des Obligations et de la Consommation (CDPPOC), Apr 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques tirées de l'histoire sur la proposition de règlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques (CRJ, EA 1965) de l'université Grenoble 2; Centre de droit privé et public des obligations et de la consommation de l'université de Savoie (CDPPOC, EA 4143), Nov 2012, Chambéry, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la causalité en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La causalité dans le droit de la responsabilité civile européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche européen sur la responsabilité civile et l'assurance (GRERCA), Mar 2010, Genève, Suisse. pp.341-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux travaux de la mission d’information sur la responsabilité civile créée par la commission des lois du Sénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pignarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01842467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandes, offres, décisions en matière de dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Savoie Mont Blanc / Institut Universitaire de France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité civile à la socialisation des risques : études statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Wrembicki-Giely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Savoie Mont Blanc. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D8415D93"/>
+    <w:nsid w:val="2B984474"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-quezel-ambrunaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7711-6667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126985065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120757634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000008189515" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Minet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di-Cintio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berg" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/des-specificites-de-l-indemnisation-du-dommage-corporel-2017-9782802757634.html" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190101v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librero.cl/producto/topicos-relevantes-de-responsabilidad-civil-elementos-y-nociones-fundamentales/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout Bollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.pantheonsorbonne.fr/actualite/melanges-en-lhonneur-professeur-suzanne-carval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-genevieve-pignarre-9782275060651.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/causation-in-european-tort-law/0B2E8F2148D1EE0250F7FE663B61A262" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Loh&#233;ac-Derboulle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ballestiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207045v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817021v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207039v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376487v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830551v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207037v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972941v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946030v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194223v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7208" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932869v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992806v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601338v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524951v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619145v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650116v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834866v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588597v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576840v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520959v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857513v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522790v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estienne" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;gan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813731v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105874v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188840v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232745v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985734v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout-Bollon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661096v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009386v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450022v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451907v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264964v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196040v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215994v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863672v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865788v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865789v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865787v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843876v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863674v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Duval-Arnould" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843260v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865792v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863675v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863679v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863682v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883347v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883346v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863736v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947818v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863739v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863737v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865782v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863740v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119907v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jetl-2012-0021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-KFD1LRVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119910v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865791v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865845v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863669v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863667v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863661v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865783v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883358v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863670v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862899v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863742v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865780v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863659v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865781v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865784v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865785v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863744v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863745v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863743v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865786v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863747v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496363v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desprairies" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106976v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253455v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015163v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294923v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843161v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676058v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431989v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188860v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456399v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431977v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046935v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008912v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863678v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Derepas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Cheualier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mor" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443042v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438853v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119882v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833017v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485806v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842467v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pignarre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246155v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893954v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Wrembicki-Giely" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-quezel-ambrunaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7711-6667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126985065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120757634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000008189515" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Minet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di-Cintio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/des-specificites-de-l-indemnisation-du-dommage-corporel-2017-9782802757634.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viglino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librero.cl/producto/topicos-relevantes-de-responsabilidad-civil-elementos-y-nociones-fundamentales/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout Bollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.pantheonsorbonne.fr/actualite/melanges-en-lhonneur-professeur-suzanne-carval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-genevieve-pignarre-9782275060651.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Loh&#233;ac-Derboulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/causation-in-european-tort-law/0B2E8F2148D1EE0250F7FE663B61A262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ballestiero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376487v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;gan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout-Bollon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865787v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863674v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Duval-Arnould" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jetl-2012-0021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-KFD1LRVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863659v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863743v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desprairies" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015163v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188860v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456399v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Derepas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Cheualier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485806v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pignarre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246155v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Wrembicki-Giely" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>