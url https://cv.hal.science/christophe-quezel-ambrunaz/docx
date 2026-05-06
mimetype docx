--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Quézel-Ambrunaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-quezel-ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7711-6667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">126985065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120757634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000008189515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code du dommage corporel 2025, annoté et commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Di-Cintio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2025, 9782247233786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 978-2-340-08136-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 2022, 978-2275089997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditions Université Savoie Mont Blanc, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit des contrats, Rappels de cours et exercices corrigés - 2e éd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2017, 978-2340020436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spécificités de l'indemnisation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Porchy-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Droit de l'Université Savoie Mont Blanc. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782802757634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'harmonisation européenne du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Quézel-Ambrunaz. Université de Savoie, pp.274, 2012, 978-2-919732-04-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit de la responsabilité civile extracontractuelle, Rappels de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2012, 978-2729871475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la causalité en droit de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2010, 978-2-247-08825-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Calley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc diffuseur Lextenso 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques du Trouble de Stress Post-Traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ABC des psychotraumas - Approches Biologiques et Cliniques des psychotraumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2024, 9782340095823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Existe un nexo causal distinto de aquel que une al hecho generador con el daño?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renzo Munita Marambio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tópicos relevantes de responsabilidad civil, elementos y nociones fundamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubicón Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-956-9947-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04671206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l'arrêt Blanco avait été différent ? Réflexions uchroniques sur la dévolution du contentieux de la responsabilité de la puissance publique aux juridictions civiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Blanco, Simon Gilbert, Anne Jacquemet-Gauché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'arrêt Blanco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.325, 2023, 978-2-247-22088-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de créer un nouveau régime ? vers la reconnaissance d’une nouvelle personnalité juridique ? Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et intelligence artificielle: recueil des travaux du Groupe de Recherche Européen sur la Responsabilité civile et l'Assurance (GRECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782802771906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps humain dans la construction de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du Professeur Suzanne Carval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.771-779, 2021, Bibliothèque de l'Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-85002-045-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétés collectives sous les fourches caudines du droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "communaux" au XXIè siècle, Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-293, 2021, 978-2-237741-071-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la responsabilité civile - unité ou diversité des règles et des formes de réparation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la responsabilité en France et en Belgique, Regards croisés et aspects de droit comparé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARCIER, 2020, Groupe de recherche européen sur la responsabilité civile et l’assurance (GRERCA), 9782802764335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l'indemnisation des victimes d'infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 378, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'indemnisation des victimes d'infractions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 381, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des victimes du terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 384, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle éditions Université Savoie Mont Blanc, pp.7 à 24, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat de recherche ou d'étude, Contrat de prestation technique, Clauses relatives à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Vergès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats sur la recherche et l'innovation, Techniques contractuelles, valorisation de la recherche, Transferts de technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2018, 978-2-247-16124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01929549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et non-sens de la responsabilité civile. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johann Le Bourg; Christophe Quézel-Ambrunaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et non-sens de la responsabilité civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université Savoie Mont Blanc, pp.7-24, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrégé d'ancien droit hindou des contrats à partir des Nāradasmṛti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Geneviève Pignarre, Un droit en perpétuel mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-275-06065-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause étrangère totalement exonératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Lohéac-Derboulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Albert-Moretti; Fabrice Leduc; Olivia Sabard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits privé et public de la responsabilité extracontractuelle ; étude comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.143-154, 2017, 9782711025671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Infantino; Eleni Zervogianni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causation in European Tort The Common Core of European Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781108418362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines religieuses du droit des contrats dans le Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Pignarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des obligations d'un siècle à l'autre, Dialogues autour de la réforme du titre III du livre III du Code civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Varenne, p. 77, 2016, 978-2-37032-081-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans didactiques d'exposition des règles de la réparation des dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Sabard; Julien Bourdoiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage en l'honneur de Grégoire Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.197, 2014, Thèmes et commentaires, 978-2-247-13751-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la causalité en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français de la responsabilité civile confronté aux projets européens d'harmonisation : recueil des travaux du Groupe de recherche européen sur la responsabilité civile et l'assurance, GRERCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, IRJS éd., pp.341-368, 2012, Bibliothèque de l'Institut de recherche juridique de la Sorbonne - André Tunc, 978-2-919211-08-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse jurimétrique des délais de procédure en contentieux du dommage corporel : étude empirique des décisions judiciaires françaises de l'année 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ballestiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N3519B3Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteur désigné par la marque apposée sur le produit : réaffirmation de l’objectif de protection des consommateurs (CJUE, Cour, 19 décembre 2024, aff. C-157/23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1576B3R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance par tierce personne et APA : pas de déduction d’une prestation non encore accordée (Cass. civ. 1, 29 janvier 2025, n° 23-21.419)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1741B3U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant victime, un voyageur sans bagage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors série 1, pp.n° GPL472o7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses périodiques futures : le juge est libre de sa méthode, mais la capitalisation ne peut se faire dans le passé (Cass. crim., 14 janvier 2025, n° 23-84.994 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1568B3H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (novembre 2024 à avril 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N2337B3X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (avril à octobre 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N3327B3M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1/8066, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le droit mou se fait dur en matière de réparation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 969, pp.N8024BZ9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès de la victime entre la consolidation et la liquidation : indemnisation des dépenses de santé non exposées (Cass. civ. 2, 28 novembre 2024, n° 23-15.841)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N1199B3S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama : responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1, p. 34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-imputation sur le DFP des prestations d’invalidité (Cass. civ. 2, 7 novembre 2024, n° 23-14.755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0976B3K</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime en emploi protégé n’a pas à justifier d’avoir échoué à s’adapter au milieu ordinaire (Cass. civ. 2, 7 novembre 2024, n° 23-12.369)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0978B3M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature dite « Dintilhac » a bientôt 20 ans - Discussion sur le destin d’un rapport qui a changé le dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0684B3Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04376487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forfait hospitalier n’est pas une prestation permettant le recours subrogatoire en cas d’accident subi par un agent public (Cass. civ. 2, 28 novembre 2024, n° 23-14.255)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N1200B3T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des postes qui n’existeraient qu’après la consolidation, et de l’évaluation forfaitaire en matière de dommage corporel (Cass. civ. 2, 25 avril 2024, n° 22-17.229)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N9577BZQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (avril à novembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Metrics Extracted from Court Decisions. A Focus on Personal Injury Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Italian Law Journal. An international forum for the critique of Italian Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (01-02), pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (janvier à mars 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (8022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée indemnitaire de la rente accident du travail redéfinie par l’Assemblée plénière de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.N4210BZX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03992806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°1 (7978)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommage corporel : il n’y a d’aggravation que fonctionnelle ou situationnelle (itératives remarques sur la regrettable hétérogénéité du DFP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952, pp.N6186BZ7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les postes extrapatrimoniaux et les référentiels d'indemnisation face à l'inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.GPL454o9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recevabilité de l'action civile dans le procès V13 : un élargissement mesuré du cercle des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.7208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03932869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation intégrale maltraitée par les barèmes de capitalisation à 0%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude raisonnée de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03813731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barème de capitalisation de la Gazette du Palais 2022 : un barème à contre-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924, pp.N3265BZX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03857513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des Souffrances endurées au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution dans la capitalisation des rentes indemnitaires : l’avènement d’un logiciel de capitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 890, pp.N0029BZ4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation du Déficit Fonctionnel Temporaire au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N1190BZ4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03650116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation du préjudice d'affection au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N0818BZC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait de DataJust, ou la fausse défaite des barèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 09, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03601338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’une définition de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a reasoned study of jurimetrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes d'acte de terrorisme : redéfinition des contours de leur indemnisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N3397BZT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation du déficit fonctionnel cohérente avec la définition du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.GPL431y2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des rentes et recours des tiers payeurs, le couple infernal malmenant la réparation intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice esthétique : entre identité et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N0455BZU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03520959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes d'atteintes psychiques : en finir avec la demi-mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, p. 66, GPL440y8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03813691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de délicatesse de l'avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEXBASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lexbase avocats, 313, pp.N6978BY4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités (Chronique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.237-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Friant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03437786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Antippas, Pour un droit commun de la responsabilité civile des personnes privées et publiques, Essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03274195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation du Déficit fonctionnel permanent au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 01, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam, hommage au professeur Noël Dejean de la Bâtie : l’empreinte continue d’un homme de bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret DataJust : un algorithme pour indemniser les dommages corporels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, p. 26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation des préjudices laissés par les cicatrices. Étude statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.2248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03009386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse : Prendre l'exigence de réparation adéquate au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Radé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préjudice d’affection et deuil pathologique : illustration de la perfectibilité de la nomenclature des postes de préjudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02264964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hiérarchie entre droits fondamentaux ? Le point de vue du droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02196040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap non décelé avant la naissance : frontières de la responsabilité et de la solidarité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, n°13, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préjudices de l’orphelin de naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errances jurisprudentielles aux frontières du royaume d’Hadès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de la causalité et incertitude scientifique : la contribution substantielle de la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 01, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et le rapport de causalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Duval-Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 4, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Steel, Proof of Causation in Tort Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 01, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité du fait des produits défectueux - Dabo tibi ius… europæum !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 37, pp.926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squash, l'œil au beurre noir et la garde de la balle en trompe-l'œil !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 22, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie de la réception et de l’émission en matière de droit de préemption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (1), pp.53 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forme de la promesse synallagmatique de vente immobilière de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (3), pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions de suppression de la responsabilité au profit d'une socialisation des risques par d'autres moyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, n° 101, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l’article 1221 de l’avant-projet de réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (3), pp.782 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la date d’entrée en jouissance d’une chose frugifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (1), pp.51 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre l'hépatite B et responsabilité du médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différence de superficie et vente d'un lot de copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du défaut des vaccins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causalité alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfert et de l'opposabilité du droit de propriété dans le contrat d'échange (commentaire de Cass. civ. 1ère, 11 septembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dommages et intérêts octroyés par la Cour Européenne des Droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, RDLF 2014, pp.chron. n°05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques postes de préjudice perimortem, et du préjudice d'accompagnement en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 009, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfert et de l'opposabilité du droit de propriété dans le contrat d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'état et de la valeur de l'immeuble en matière de lésion énorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques tirées de l'histoire sur la proposition de règlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 256, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kāmasūtra comme une porte d’entrée dans le droit hindou ancien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (3), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto pris au « Lasso » du droit commun de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois actions consécutives à un vice caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault, Damage and the Equivalence Principle in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European tort law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.21-43. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jetl-2012-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause de réserve de propriété, délivrance brevi manu et procédure de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 244, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu et le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité civile et les droits du titre I du livre I du code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.251-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut du vaccin contre l'hépatite B et la logique de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple d'un modèle de responsabilité hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.dossier 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute inexcusable de l’employeur et droit des victimes d’actes fautifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n° 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contraction des conditions de la responsabilité civile en cas d’atteinte à un droit fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n°27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En faveur d’un régime optionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.76-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles anormaux du voisinage face à la protection des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, RDLF 2011, pp.chron. n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation and Human Rights (from a French perspective)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUJS Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction de la causalité alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (19), pp.1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d'information du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute médicale et défaut d'information du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acception européenne du « bien » en mal de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (31), pp.2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre d'Antoine Favre, entre humanisme et rationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.339-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souplesse de l'article 1382 du Code civil au soutien du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 293, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours des tiers payeurs et prestations forfaitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes-relais : distinguer risque, trouble et préjudice sur fond de principe de précaution !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques sur la proposition de loi relative à la responsabilité civile des propriétaires de sites naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 174, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ans d'application de la réforme du recours des tiers payeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, n° 82, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée de l'absence d'exonération partielle du transporteur terrestre de personnes en raison de la faute de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, n° 157, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre l’hépatite B et sclérose en plaques : ombres et lumières sur une jurisprudence instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile des exploitants de remontées mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, n° 65, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager les méthodes quantitatives pour une recherche en droit ? La jurimétrie, mesure des phénomènes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desprairies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’utilisation des méthodes empiriques dans une recherche en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'été organisée par Ariane Amado, Armand Desprairies et Bénédicte Fischer, Jul 2025, Autrans (Vercors), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement judiciaire des risques liés à la pratique du ski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement judiciaire des risques en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre; Cour d'appel de Chambéry, May 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04106976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des rentes indemnitaires : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dommage corporel face au temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Guégan; Institut de recherche juridique de la Sorbonne (IRJS), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil liability for health injury caused by pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Union, perspectives and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory for the research of medical law and bioethics - A.U.th Faculty of law; Katerina Fountedaki, Oct 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité civile et les droits sur les œuvres dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art dans les lieux publics : création, destruction, approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Benelbaz; Dominique Lagorgette, May 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04106979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels et barèmes en matière de réparation du préjudice corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure(s) et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, CTHDIP, CDA, IDP, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte progressive de la nature du dommage dans l'articulation entre droit commun et droit spécial de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le droit de la responsabilité civile ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Paris 1, Jonas Knetsch, Anne Guégan, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des préjudices corporels à l’heure de l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et justice - Cycle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03676058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ignorer le terme « handicap » lorsqu'il est question de dommage corporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dommage corporel : Regards sur l’action et l’éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anameva, Oct 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03431977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 questions sur la capitalisation des rentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déjeuners du droit du dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Nov 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03431989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommage corporel ou Préjudice corporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étatisation de la réparation des dommages corporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Friant, Université de Vannes, Apr 2021, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de l’intelligence artiﬁcielle sur la compensation du handicap et sur l’évaluation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparation du dommage corporel : défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Guégan; Cour de cassation, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03456399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux critique des outils d’évaluation des préjudices consécutifs à un dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État des lieux critique des outils d’évaluation des préjudices consécutifs à un dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches en droit Antoine Favre - Université Savoie Mont Blanc; Institut Universitaire de France; Christophe Quézel-Ambrunaz, Dec 2020, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjudices spécifiques - L'autonomisation des préjudices résultant d'événements collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">états généraux du dommage corporel - événement traumatique collectif et dommage individuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National des Barreaux, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la responsabilité civile - unité ou diversité des règles et des formes de réparation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la responsabilité en France et en Belgique, Regards croisés et aspects de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche Européen sur la Responsabilité Civile et les Assurances - Université Saint-Louis, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours des tiers payeurs poste par poste : Regards croisés sur une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Derepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Cheualier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États généraux du dommage corporel - 2006-2016 Recours des tiers payeurs poste par poste : évolution ou révolution ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national des barreaux, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espérance de vie de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des spécificités de l'indemnisation du dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Projet ANR RCSR; Université Savoie Mont Blanc - Master 2 Droit du dommage corporel; Groupe de Recherche Européen sur la Responsabilité Civile et les Assurances (Grerca), Dec 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorème de Bayes et responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Meeting of the International Research Network on Technological Innovations, Uncertainty and the Law of Civil Liability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Law – University of Trento, Jun 2014, Trento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses générales ou délits spéciaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journée nationale de l’Association Henri Capitant : Les perspectives de modernisation du droit des obligations : comparaisons franco-ibériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Henri Capitant; Centre de Droit Public et Privé des Obligations et de la Consommation (CDPPOC), Apr 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques tirées de l'histoire sur la proposition de règlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques (CRJ, EA 1965) de l'université Grenoble 2; Centre de droit privé et public des obligations et de la consommation de l'université de Savoie (CDPPOC, EA 4143), Nov 2012, Chambéry, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la causalité en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La causalité dans le droit de la responsabilité civile européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche européen sur la responsabilité civile et l'assurance (GRERCA), Mar 2010, Genève, Suisse. pp.341-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux travaux de la mission d’information sur la responsabilité civile créée par la commission des lois du Sénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pignarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01842467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandes, offres, décisions en matière de dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Savoie Mont Blanc / Institut Universitaire de France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité civile à la socialisation des risques : études statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Wrembicki-Giely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Savoie Mont Blanc. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:104.34782608696px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe Quézel-Ambrunaz </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-quezel-ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-7711-6667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">126985065</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">120757634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000008189515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Code du dommage corporel 2025, annoté et commenté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Minet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Di-Cintio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Le Gallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2025, 9782247233786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2023, 978-2-340-08136-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">LGDJ, 2022, 978-2275089997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03702130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pôle éditions Université Savoie Mont Blanc, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit des contrats, Rappels de cours et exercices corrigés - 2e éd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2017, 978-2340020436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des spécificités de l'indemnisation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Porchy-Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Berg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Faculté de Droit de l'Université Savoie Mont Blanc. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruylant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9782802757634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'harmonisation européenne du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Quézel-Ambrunaz. Université de Savoie, pp.274, 2012, 978-2-919732-04-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fiches de droit de la responsabilité civile extracontractuelle, Rappels de cours & exercices corrigés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ellipses, 2012, 978-2729871475</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03190099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie solaire. Aspects juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bailleul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Caille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Calley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Claret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Savoie Mont Blanc diffuseur Lextenso 2010, 978-2-915797-93-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la causalité en droit de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dalloz, 2010, 978-2-247-08825-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">¿Existe un nexo causal distinto de aquel que une al hecho generador con el daño?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Renzo Munita Marambio. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tópicos relevantes de responsabilidad civil, elementos y nociones fundamentales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rubicón Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-956-9947-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04671206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects juridiques du Trouble de Stress Post-Traumatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'ABC des psychotraumas - Approches Biologiques et Cliniques des psychotraumas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, 2024, 9782340095823</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si l'arrêt Blanco avait été différent ? Réflexions uchroniques sur la dévolution du contentieux de la responsabilité de la puissance publique aux juridictions civiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Florent Blanco, Simon Gilbert, Anne Jacquemet-Gauché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autour de l'arrêt Blanco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.325, 2023, 978-2-247-22088-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessité de créer un nouveau régime ? vers la reconnaissance d’une nouvelle personnalité juridique ? Rapport français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et intelligence artificielle: recueil des travaux du Groupe de Recherche Européen sur la Responsabilité civile et l'Assurance (GRECA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782802771906</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04035744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le corps humain dans la construction de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges en l'honneur du Professeur Suzanne Carval</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IRJS éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.771-779, 2021, Bibliothèque de l'Institut de Recherche Juridique de la Sorbonne - André Tunc, 978-2-85002-045-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propriétés collectives sous les fourches caudines du droit des biens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Joye. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les "communaux" au XXIè siècle, Une propriété collective entre histoire et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires Savoie Mont Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 275-293, 2021, 978-2-237741-071-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03480334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la responsabilité civile - unité ou diversité des règles et des formes de réparation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la responsabilité en France et en Belgique, Regards croisés et aspects de droit comparé.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LARCIER, 2020, Groupe de recherche européen sur la responsabilité civile et l’assurance (GRERCA), 9782802764335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04923702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La procédure d'indemnisation des victimes d'infractions pénales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 381, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation des victimes du terrorisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 384, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les conditions de l'indemnisation des victimes d'infractions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lamy Droit de la responsabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.Etude 378, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02485211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et non sens de la responsabilité civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle éditions Université Savoie Mont Blanc, pp.7 à 24, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat de recherche ou d'étude, Contrat de prestation technique, Clauses relatives à la responsabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Vergès. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrats sur la recherche et l'innovation, Techniques contractuelles, valorisation de la recherche, Transferts de technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, 2018, 978-2-247-16124-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01929549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sens et non-sens de la responsabilité civile. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Johann Le Bourg; Christophe Quézel-Ambrunaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sens et non-sens de la responsabilité civile</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presse de l'Université Savoie Mont Blanc, pp.7-24, 2018, 978-2-919732-88-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01934389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abrégé d'ancien droit hindou des contrats à partir des Nāradasmṛti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges offerts à Geneviève Pignarre, Un droit en perpétuel mouvement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LGDJ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 978-2-275-06065-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Infantino; Eleni Zervogianni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Causation in European Tort The Common Core of European Private Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cambridge University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9781108418362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cause étrangère totalement exonératoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippine Lohéac-Derboulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Albert-Moretti; Fabrice Leduc; Olivia Sabard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Droits privé et public de la responsabilité extracontractuelle ; étude comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LexisNexis, pp.143-154, 2017, 9782711025671</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01865147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les racines religieuses du droit des contrats dans le Code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Geneviève Pignarre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit des obligations d'un siècle à l'autre, Dialogues autour de la réforme du titre III du livre III du Code civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Varenne, p. 77, 2016, 978-2-37032-081-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des plans didactiques d'exposition des règles de la réparation des dommages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Olivia Sabard; Julien Bourdoiseau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage en l'honneur de Grégoire Forest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dalloz, pp.197, 2014, Thèmes et commentaires, 978-2-247-13751-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la causalité en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le droit français de la responsabilité civile confronté aux projets européens d'harmonisation : recueil des travaux du Groupe de recherche européen sur la responsabilité civile et l'assurance, GRERCA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, IRJS éd., pp.341-368, 2012, Bibliothèque de l'Institut de recherche juridique de la Sorbonne - André Tunc, 978-2-919211-08-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Producteur désigné par la marque apposée sur le produit : réaffirmation de l’objectif de protection des consommateurs (CJUE, Cour, 19 décembre 2024, aff. C-157/23)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1576B3R</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assistance par tierce personne et APA : pas de déduction d’une prestation non encore accordée (Cass. civ. 1, 29 janvier 2025, n° 23-21.419)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1741B3U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enfant victime, un voyageur sans bagage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Hors série 1, pp.n° GPL472o7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dépenses périodiques futures : le juge est libre de sa méthode, mais la capitalisation ne peut se faire dans le passé (Cass. crim., 14 janvier 2025, n° 23-84.994 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N1568B3H</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (novembre 2024 à avril 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N2337B3X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (avril à octobre 2025)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N3327B3M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1/8066, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse jurimétrique des délais de procédure en contentieux du dommage corporel : étude empirique des décisions judiciaires françaises de l'année 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafaël Ballestiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Contrats responsabilité immobilier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.N3519B3Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05451809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama : responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, n° 1, p. 34-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04817021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-imputation sur le DFP des prestations d’invalidité (Cass. civ. 2, 7 novembre 2024, n° 23-14.755)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0976B3K</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nomenclature dite « Dintilhac » a bientôt 20 ans - Discussion sur le destin d’un rapport qui a changé le dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0684B3Q</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La victime en emploi protégé n’a pas à justifier d’avoir échoué à s’adapter au milieu ordinaire (Cass. civ. 2, 7 novembre 2024, n° 23-12.369)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N0978B3M</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 01, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04376487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des postes qui n’existeraient qu’après la consolidation, et de l’évaluation forfaitaire en matière de dommage corporel (Cass. civ. 2, 25 avril 2024, n° 22-17.229)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N9577BZQ</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le forfait hospitalier n’est pas une prestation permettant le recours subrogatoire en cas d’accident subi par un agent public (Cass. civ. 2, 28 novembre 2024, n° 23-14.255)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N1200B3T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (avril à novembre 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legal Metrics Extracted from Court Decisions. A Focus on Personal Injury Compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Italian Law Journal. An international forum for the critique of Italian Law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (01-02), pp.21-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1 (8022)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de droit du dommage corporel (janvier à mars 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Cousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04830551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le droit mou se fait dur en matière de réparation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 969, pp.N8024BZ9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04409772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décès de la victime entre la consolidation et la liquidation : indemnisation des dépenses de santé non exposées (Cass. civ. 2, 28 novembre 2024, n° 23-15.841)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.N1199B3S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05207037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, N°1 (7978)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les postes extrapatrimoniaux et les référentiels d'indemnisation face à l'inflation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 33, pp.GPL454o9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recevabilité de l'action civile dans le procès V13 : un élargissement mesuré du cercle des victimes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2, p. 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommage corporel : il n’y a d’aggravation que fonctionnelle ou situationnelle (itératives remarques sur la regrettable hétérogénéité du DFP)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 952, pp.N6186BZ7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04160962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.191-196. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cdst.7208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04194223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 01, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03932869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La portée indemnitaire de la rente accident du travail redéfinie par l’Assemblée plénière de la Cour de cassation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.N4210BZX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03992806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation du préjudice d'affection au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N0818BZC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03619145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des Souffrances endurées au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 891</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03546215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche d’une définition de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le retrait de DataJust, ou la fausse défaite des barèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 09, pp.467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03601338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une révolution dans la capitalisation des rentes indemnitaires : l’avènement d’un logiciel de capitalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 890, pp.N0029BZ4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03524951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'indemnisation du Déficit Fonctionnel Temporaire au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N1190BZ4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03650116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capitalisation des rentes et recours des tiers payeurs, le couple infernal malmenant la réparation intégrale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11, pp.32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03834866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le préjudice esthétique : entre identité et altérité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N0455BZU</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a reasoned study of jurimetrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03821090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes d'acte de terrorisme : redéfinition des contours de leur indemnisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.N3397BZT</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03946025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une évaluation du déficit fonctionnel cohérente avec la définition du handicap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5, pp.GPL431y2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03576840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victimes d'atteintes psychiques : en finir avec la demi-mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 32, p. 66, GPL440y8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03813691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03520959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une étude raisonnée de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurimétrie - Revue de la mesure des phénomènes juridiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1, pp.5-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03813731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barème de capitalisation de la Gazette du Palais 2022 : un barème à contre-temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexbase Droit privé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 924, pp.N3265BZX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03857513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation intégrale maltraitée par les barèmes de capitalisation à 0%</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Estienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guégan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, p. 7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03522790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 01, pp.46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03105874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le principe de délicatesse de l'avocat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LEXBASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Lexbase avocats, 313, pp.N6978BY4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités (Chronique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.237-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03232745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Friant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13, pp.237-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03437786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation du Déficit fonctionnel permanent au prisme de la jurimétrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La lettre juridique [Lexbase]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03483340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Antippas, Pour un droit commun de la responsabilité civile des personnes privées et publiques, Essai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 02, pp.495</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03274195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 01, pp.40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02452533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In memoriam, hommage au professeur Noël Dejean de la Bâtie : l’empreinte continue d’un homme de bien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03661096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décret DataJust : un algorithme pour indemniser les dommages corporels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fenêtre sur Cour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5, p. 26-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02985734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La réparation des préjudices laissés par les cicatrices. Étude statistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40, pp.2248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03009386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 01, pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02450022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Controverse : Prendre l'exigence de réparation adéquate au sérieux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Radé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit du travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, pp.677</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02451907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préjudice d’affection et deuil pathologique : illustration de la perfectibilité de la nomenclature des postes de préjudice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Viglino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 173, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02264964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une hiérarchie entre droits fondamentaux ? Le point de vue du droit civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02196040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 01, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02215994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handicap non décelé avant la naissance : frontières de la responsabilité et de la solidarité nationale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, n°13, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des préjudices de l’orphelin de naissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Errances jurisprudentielles aux frontières du royaume d’Hadès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018/158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preuve de la causalité et incertitude scientifique : la contribution substantielle de la CJUE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017/151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 01, pp.24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le juge et le rapport de causalité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domitille Duval-Arnould</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 4, pp.132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Steel, Proof of Causation in Tort Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 01, pp.251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01843260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité du fait des produits défectueux - Dabo tibi ius… europæum !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 37, pp.926</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le squash, l'œil au beurre noir et la garde de la balle en trompe-l'œil !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bigot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017, n° 22, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la forme de la promesse synallagmatique de vente immobilière de longue durée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (3), pp.503</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la théorie de la réception et de l’émission en matière de droit de préemption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (1), pp.53 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propositions de suppression de la responsabilité au profit d'une socialisation des risques par d'autres moyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015, n° 101, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire de l’article 1221 de l’avant-projet de réforme du droit des contrats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (3), pp.782 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la date d’entrée en jouissance d’une chose frugifère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, RDC 2015 (1), pp.51 et s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du défaut des vaccins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 112, pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différence de superficie et vente d'un lot de copropriété</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1, pp.59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfert et de l'opposabilité du droit de propriété dans le contrat d'échange (commentaire de Cass. civ. 1ère, 11 septembre 2013)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2, pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01002021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causalité alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De quelques postes de préjudice perimortem, et du préjudice d'accompagnement en particulier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 009, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des dommages et intérêts octroyés par la Cour Européenne des Droits de l’Homme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, RDLF 2014, pp.chron. n°05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du transfert et de l'opposabilité du droit de propriété dans le contrat d'échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014 (1), pp.56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre l'hépatite B et responsabilité du médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5, pp.124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'état et de la valeur de l'immeuble en matière de lésion énorme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques tirées de l'histoire sur la proposition de règlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 256, pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La garantie édilicienne échappe aux critères de la jurisprudence Faurecia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Le Bourg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.967</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monsanto pris au « Lasso » du droit commun de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 124, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clause de réserve de propriété, délivrance brevi manu et procédure de sauvegarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 244, pp.8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'imprévu et le transport ferroviaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juristourisme : le mensuel des acteurs du tourisme &amp; des loisirs [Juris tourisme]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 139, pp.26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois actions consécutives à un vice caché</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des contrats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4, pp.1248</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault, Damage and the Equivalence Principle in French Law</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of European tort law</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 3 (1), pp.21-43. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/jetl-2012-0021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du divorce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 75, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le défaut du vaccin contre l'hépatite B et la logique de l'incertain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 46, pp.1199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exemple d'un modèle de responsabilité hybride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilité civile et assurances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.dossier 12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité civile et les droits du titre I du livre I du code civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.251-274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute inexcusable de l’employeur et droit des victimes d’actes fautifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n° 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La contraction des conditions de la responsabilité civile en cas d’atteinte à un droit fondamental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, RDLF 2012, pp.chron. n°27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Kāmasūtra comme une porte d’entrée dans le droit hindou ancien ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2012 (3), pp.127-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En faveur d’un régime optionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.76-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avant-propos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 84, pp.67-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01883358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les troubles anormaux du voisinage face à la protection des droits fondamentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des droits et libertés fondamentaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, RDLF 2011, pp.chron. n° 3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compensation and Human Rights (from a French perspective)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUJS Law Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (3), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01862899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faute médicale et défaut d'information du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 77, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'acception européenne du « bien » en mal de définition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (31), pp.2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défaut d'information du patient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'œuvre d'Antoine Favre, entre humanisme et rationalisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jurisprudence. revue critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 1, pp.339-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction de la causalité alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recueil Dalloz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2010 (19), pp.1162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours des tiers payeurs et prestations forfaitaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antennes-relais : distinguer risque, trouble et préjudice sur fond de principe de précaution !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009/59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brèves remarques sur la proposition de loi relative à la responsabilité civile des propriétaires de sites naturels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 174, pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux ans d'application de la réforme du recours des tiers payeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2009, n° 82, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La souplesse de l'article 1382 du Code civil au soutien du droit de l'environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 293, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaccination contre l’hépatite B et sclérose en plaques : ombres et lumières sur une jurisprudence instable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Lamy Droit civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008/52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01865786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portée de l'absence d'exonération partielle du transporteur terrestre de personnes en raison de la faute de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petites affiches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2008, n° 157, pp.18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responsabilité civile des exploitants de remontées mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gazette du Palais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 2007, n° 65, pp.13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envisager les méthodes quantitatives pour une recherche en droit ? La jurimétrie, mesure des phénomènes juridiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armand Desprairies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’utilisation des méthodes empiriques dans une recherche en droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d'été organisée par Ariane Amado, Armand Desprairies et Bénédicte Fischer, Jul 2025, Autrans (Vercors), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05496363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement judiciaire des risques liés à la pratique du ski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le traitement judiciaire des risques en montagne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherche en droit Antoine Favre; Cour d'appel de Chambéry, May 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04106976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Civil liability for health injury caused by pharmaceuticals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Health Union, perspectives and challenges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratory for the research of medical law and bioethics - A.U.th Faculty of law; Katerina Fountedaki, Oct 2023, Thessalokini, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04253455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capitalisation des rentes indemnitaires : un pari sur l’avenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dommage corporel face au temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Guégan; Institut de recherche juridique de la Sorbonne (IRJS), Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04015163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La responsabilité civile et les droits sur les œuvres dans les lieux publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’art dans les lieux publics : création, destruction, approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clément Benelbaz; Dominique Lagorgette, May 2023, Chambéry (73), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04106979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Référentiels et barèmes en matière de réparation du préjudice corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesure(s) et droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse 1 Capitole, CTHDIP, CDA, IDP, Dec 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04294923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte progressive de la nature du dommage dans l'articulation entre droit commun et droit spécial de la responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quel avenir pour le droit de la responsabilité civile ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRJS Paris 1, Jonas Knetsch, Anne Guégan, Nov 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03843161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’indemnisation des préjudices corporels à l’heure de l’open data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé et justice - Cycle 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cour de cassation, May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03676058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">8 questions sur la capitalisation des rentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déjeuners du droit du dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc, Nov 2021, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03431989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dommage corporel ou Préjudice corporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'étatisation de la réparation des dommages corporels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laurie Friant, Université de Vannes, Apr 2021, Vannes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03188860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’incidence de l’intelligence artiﬁcielle sur la compensation du handicap et sur l’évaluation du dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réparation du dommage corporel : défis et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne Guégan; Cour de cassation, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03456399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ignorer le terme « handicap » lorsqu'il est question de dommage corporel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le dommage corporel : Regards sur l’action et l’éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anameva, Oct 2021, Biarritz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03431977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux critique des outils d’évaluation des préjudices consécutifs à un dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">État des lieux critique des outils d’évaluation des préjudices consécutifs à un dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches en droit Antoine Favre - Université Savoie Mont Blanc; Institut Universitaire de France; Christophe Quézel-Ambrunaz, Dec 2020, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03046935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets de la responsabilité civile - unité ou diversité des règles et des formes de réparation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réforme du droit de la responsabilité en France et en Belgique, Regards croisés et aspects de droit comparé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de Recherche Européen sur la Responsabilité Civile et les Assurances - Université Saint-Louis, Dec 2018, Bruxelles, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02008912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préjudices spécifiques - L'autonomisation des préjudices résultant d'événements collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">états généraux du dommage corporel - événement traumatique collectif et dommage individuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil National des Barreaux, Nov 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01925870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recours des tiers payeurs poste par poste : Regards croisés sur une innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Derepas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Le Cheualier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisèle Mor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">États généraux du dommage corporel - 2006-2016 Recours des tiers payeurs poste par poste : évolution ou révolution ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil national des barreaux, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01863678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espérance de vie de la victime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des spécificités de l'indemnisation du dommage corporel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc - Projet ANR RCSR; Université Savoie Mont Blanc - Master 2 Droit du dommage corporel; Groupe de Recherche Européen sur la Responsabilité Civile et les Assurances (Grerca), Dec 2016, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01443042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Théorème de Bayes et responsabilité civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Meeting of the International Research Network on Technological Innovations, Uncertainty and the Law of Civil Liability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Faculty of Law – University of Trento, Jun 2014, Trento, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03438853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clauses générales ou délits spéciaux ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème Journée nationale de l’Association Henri Capitant : Les perspectives de modernisation du droit des obligations : comparaisons franco-ibériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Henri Capitant; Centre de Droit Public et Privé des Obligations et de la Consommation (CDPPOC), Apr 2014, Chambéry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01119882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remarques tirées de l'histoire sur la proposition de règlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre de recherches juridiques (CRJ, EA 1965) de l'université Grenoble 2; Centre de droit privé et public des obligations et de la consommation de l'université de Savoie (CDPPOC, EA 4143), Nov 2012, Chambéry, France. pp.7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définition de la causalité en droit français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La causalité dans le droit de la responsabilité civile européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe de recherche européen sur la responsabilité civile et l'assurance (GRERCA), Mar 2010, Genève, Suisse. pp.341-368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution aux travaux de la mission d’information sur la responsabilité civile créée par la commission des lois du Sénat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motahareh Fathisalout-Bollon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pignarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01842467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demandes, offres, décisions en matière de dommage corporel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Savoie Mont Blanc / Institut Universitaire de France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03246155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la responsabilité civile à la socialisation des risques : études statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Quézel-Ambrunaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Rivollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Clerc-Renaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Wrembicki-Giely</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Travaux universitaires] Université Savoie Mont Blanc. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01893954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId223"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B984474"/>
+    <w:nsid w:val="EE053FC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-quezel-ambrunaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7711-6667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126985065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120757634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000008189515" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Minet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di-Cintio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/des-specificites-de-l-indemnisation-du-dommage-corporel-2017-9782802757634.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862897v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viglino" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671206v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librero.cl/producto/topicos-relevantes-de-responsabilidad-civil-elementos-y-nociones-fundamentales/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout Bollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.pantheonsorbonne.fr/actualite/melanges-en-lhonneur-professeur-suzanne-carval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485211v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485213v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485214v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-genevieve-pignarre-9782275060651.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865147v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Loh&#233;ac-Derboulle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865146v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/causation-in-european-tort-law/0B2E8F2148D1EE0250F7FE663B61A262" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451809v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ballestiero" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206431v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206423v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206405v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206427v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206417v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451801v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409772v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207037v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817021v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207045v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376487v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207039v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207053v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559148v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830551v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972942v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992806v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972941v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160962v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253448v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946030v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194223v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7208" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932869v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estienne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;gan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813731v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857513v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546215v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650116v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601338v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843164v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821090v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946025v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576840v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834866v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588597v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520959v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813691v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274195v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483340v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout-Bollon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525199v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863672v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865787v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863674v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Duval-Arnould" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883346v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119870v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863686v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863736v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947818v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863661v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863739v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119907v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jetl-2012-0021" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-KFD1LRVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863740v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863737v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865782v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119910v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865845v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865791v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863669v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863667v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865781v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863741v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863742v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865780v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863659v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863743v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865784v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863744v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863745v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865786v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desprairies" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015163v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253455v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431977v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431989v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188860v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456399v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925870v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008912v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Derepas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Cheualier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485806v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pignarre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246155v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Wrembicki-Giely" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-quezel-ambrunaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7711-6667" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/126985065" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/120757634" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000008189515" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Qu&#233;zel-Ambrunaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Minet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Di-Cintio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Le Gallo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rivollier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193386v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03702130v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949494v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Le Bourg" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573471v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Clerc-Renaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Berg" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.larciergroup.com/des-specificites-de-l-indemnisation-du-dommage-corporel-2017-9782802757634.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03190099v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bailleul" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Caille" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Calley" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Claret" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862897v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04671206v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://librero.cl/producto/topicos-relevantes-de-responsabilidad-civil-elementos-y-nociones-fundamentales/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720239v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Viglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04035744v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout Bollon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522601v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://irjs.pantheonsorbonne.fr/actualite/melanges-en-lhonneur-professeur-suzanne-carval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03480334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://btk.univ-smb.fr/livres/les-communaux-au-21e-siecle-une-propriete-collective-entre-histoire-et-modernite/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485213v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485214v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02485211v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949502v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01929549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01934389v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863308v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/melanges-en-l-honneur-de-genevieve-pignarre-9782275060651.html" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridge.org/core/books/causation-in-european-tort-law/0B2E8F2148D1EE0250F7FE663B61A262" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Loh&#233;ac-Derboulle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119980v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924634v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206423v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206405v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206427v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Cousin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972943v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05451809v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa&#235;l Ballestiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04817021v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207045v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207047v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376487v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207039v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830544v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559148v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972942v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04830551v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409772v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207037v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972941v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253448v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946030v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04160962v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194223v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cdst.7208" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03932869v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03992806v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03619145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03546215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843164v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03601338v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524951v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03650116v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834866v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588597v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03821090v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946025v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03576840v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813691v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03520959v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813731v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03857513v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03522790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Estienne" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gu&#233;gan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03105874v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188840v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bigot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03232745v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03437786v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Friant" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03483340v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274195v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02452533v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03661096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985734v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Motahareh Fathisalout-Bollon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03009386v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02450022v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02451907v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rad&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02264964v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02196040v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02215994v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863672v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01525199v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865788v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865789v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865787v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843876v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863674v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Duval-Arnould" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01843260v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865792v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863675v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537952v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537932v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863679v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537996v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01537928v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119870v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863682v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01002021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883347v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863686v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863665v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863684v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883346v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863736v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947818v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863687v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863739v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863737v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865782v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863738v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119907v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jetl-2012-0021" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-KFD1LRVZ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863740v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865845v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865791v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119910v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863667v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863661v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01883358v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863670v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01862899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863742v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865780v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863741v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863659v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865781v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865784v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865785v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863744v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863745v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863743v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01865786v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863746v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863747v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496363v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Desprairies" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106976v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04253455v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04015163v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04106979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294923v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Blanc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03843161v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03676058v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431989v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03188860v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03456399v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03431977v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03046935v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02008912v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01925870v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01863678v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Derepas" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Cheualier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Mor" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01443042v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03438853v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-01119882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01833017v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485806v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01842467v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pignarre" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246155v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01893954v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Wrembicki-Giely" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>