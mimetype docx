--- v0 (2026-03-09)
+++ v1 (2026-05-06)
@@ -75,2148 +75,2687 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Rapport (14)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pietrosella (2A), Stagnola 2 : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselyne Guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Corbeel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corse, Corse-du-Sud (2A), Porto-Vecchio, Vetta, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rigeade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PCR Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien, Quatrième période triennale 2023-2025</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap; CNRS; Acter Archéologie. 2025, 3 vol., 341, 163 et 321 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05241206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corse, Corse-du-Sud (2A), Ajaccio, Pénétrante Est Tranche 1, Rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Antoine Vella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corse, Corse-du-Sud (2A), Sotta, Le Relais Padulella : rapport de diagnostic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap Midi-Méditerranée. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corse, Corse-du-Sud (2A), Sotta, Dilligato, Rapport de Diagnostic Archéologique préventif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ecard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dupond Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Soula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Balestro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Barbey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2018, 489 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025738v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien Occitanie, Projet collectif de Recherches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2016, 143 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et Peuplement en Languedoc occidental du Néolithique au Bronze ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Convertini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP; UMR5608 Toulouse; UMR7041 Nanterre; UMR5140 Lattes. 2016, 402 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025713v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hôtels de Mailly et de Lazerme : Languedoc-Roussillon, Pyrénées-Orientales (66), Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passarrius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] FA11167401, Inrap. 2015, 251 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 148 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025649v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vaquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2013, 296 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025657v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Champ Redon, une occupation du Néolithique final : autoroute A75, section Béziers - Pézenas : Hérault, Valros et Montblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Haurillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Figueiral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Caillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap MED. 2012, 465 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02025478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations du Néolithique et du Bronze ancien : aire de Repos de Valros, Autoroute A75, Section Béziers - Pézenas (Valros et Montblanc, Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Gandelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Loison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bui Thi Mai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Caillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap. , pp.4 vol., 2025, Documents d’archéologie préventive 48, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/apg2-ac82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04916966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Vayssonnié&amp;quot; et &amp;quot;La Salaberdié&amp;quot; : deux occupations domestiques de l'âge du cuivre dans le Ségala (Tarn, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberta Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Coularou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yaramila Tchérémissinoff. Centre archéologique départemental (Castres), 205 p., 2006, Archéologie tarnaise, Monographie, 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00679965v1</w:t>
-              </w:r>
-[...1124 lines deleted...]
-                <w:t xml:space="preserve">hal-02025478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel système d’élevage de caprinés en Corse au Néolithique ? Les apports du site de Montlaur-Bonifacio (4050-3500 av. J.-C.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Corse et la Sardaigne pendant la préhistoire. VIIIe Festival de la Société Nuragique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Levie, Corse du Sud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04798827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caprine farming systems in the Neolithic pioneer agro-pastoral societies of Corsica (5th-3rd millenia BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-D. Vigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire 13 - Palaeoclimate changes, landscape evolution and human societies: from sedimentary basins to industrial landscapes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Neolithic and Medieval caprine herds mobility in the French island of Corsica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hannah James</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Giovannangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UKAS, UK Archaeological Sciences conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bram « La Gabache » entre XVe et XIIIe siècles av. n. -è. en Lauragais (Aude)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Arnaud De Labriffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes des 11eme rencontres méridionales de Préhistoire récentes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01490534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements ruraux fossoyés de la fin de l’âge du Fer en Languedoc occidental (Aude,Tarn, Tarn-et-Garonne et Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque "Evolution des sociétés gauloises du second âge du Fer, entre mutations internes et influences externes"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFEAF, May 2014, Amiens, France. pp.287-296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Champs Battazards à Jarnac (Charente). Apport à la typo-chronologie du Bronze ancien du Centre-Ouest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Millard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bourgueil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Loisellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6è Rencontres Méridionales de Préhistoire Récente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RMPR, Oct 2004, Périgueux, France. pp.305-318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2226,660 +2765,660 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations du Néolithique moyen et final du Pla de Peyre (Creissels, Aveyron)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Fouéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Braguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Gandelin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pêle-mêle. Textes offerts à Jean Vaquer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.159-194, 2024, M. Gandelin dir. "Pêle-Mêle, textes offerts à Jean Vaquer", 978-2-35842-035-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les architectures de l’habitat fortifié d’I Stantari di u Frati è a Sora (Sartène, Corse-du-Sud)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le rempart du Bronze final IIIB de l’oppidum de Sextantion, à Castelnau-le-Lez (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
+              <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.303-314, 2023, 978-2-35842-033-4</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Association pour la Promotion des Recherches sur l’Âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345-352, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567705v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rempart du Bronze final IIIB de l’oppidum de Sextantion, à Castelnau-le-Lez (Hérault)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Les architectures de l’habitat fortifié d’I Stantari di u Frati è a Sora (Sartène, Corse-du-Sud)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t>
+              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.345-352, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-314, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04565753v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eysses avant &amp;lt;i&amp;gt;Excisum&amp;lt;/i&amp;gt; : une agglomération gauloise près de Villeneuve-sur-Lot (Lot-et-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Alcantara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Hanry-Besombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Chabrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Guédon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Colin; Florence Verdin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’âge du Fer en Aquitaine et sur ses marges. Mobilité des personnes, migrations des idées, circulations des biens dans l’espace européen à l’âge du Fer. Actes du 35e colloque international de l’Association française pour l’étude de l’âge du Fer (Bordeaux, 2-5 juin 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Supplément Aquitania (30), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fédération Aquitania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.341-350, 2013, 978-2-910763-34-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03972701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier en terre cuite de la Salaberdié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Sendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"La Vayssonnié" et "La Salaberdié". Deux occupations domestiques de l'âge du Cuivre dans le Ségala (Tarn, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Monographie d'Archéologie Tarnaise, pp.117-122, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04245334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2889,772 +3428,772 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milk and meat exploitation, autumn lambing and use of forest resources in Neolithic Corsican sheep farming systems (fifth to third millennia cal BC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vianney Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Fiorillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 50, pp.104037. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2023.104037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185909v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du &amp;lt;em&amp;gt;tafoni&amp;lt;/em&amp;gt; à l’&amp;lt;em&amp;gt;arca&amp;lt;/em&amp;gt; : inhumer en Corse du Mésolithique à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Gaëlle Corbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Casanova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique du Centre de la France - Suppléments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rencontre autour des typo-chronologies des tombes à inhumations : Actes de la 11e Rencontre du Groupe d’Anthropologie et d’Archéologie Funéraire, 82, pp.159-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04113663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Île-Rousse, place Paoli, villa Zanardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Grizeaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rigeade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Inisan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan scientifique - Direction régionale des affaires culturelles Corse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, bilan 2018-2019, pp.143-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03277152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étabLissements ruraux de L'âge du Fer dans L'ouest du département de L'aude : remarques préLiminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents d'archéologie méridionale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, L’habitat rural dans le sud de la France (VIe-IIIe s. av. J. –C.) : actualité de la recherche Actes de la table ronde d’Elne (NOVEMBRE 2013), 1 (36), 10p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/dam.2311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brioux-sur-Boutonne « Saint-Martin » (Deux-Sèvres), Bulletin de l'Association pour la promotion des recherches sur l'âge du Bronze, 6, 2009, p. 87-91 (Ranché C., Gomez de Soto J., Audé V. et coll.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Audé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 6, pp.87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00364932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brioux Sur Boutonne &amp;quot;Saint-Martin&amp;quot; (Deux Sèvres)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Gomez de Soto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Audé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de l'Association pour la Promotion des Recherches sur l'Âge du Bronze</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Découvertes récentes, 6, pp.87-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fosse et l’équidé de « La Folie », Poitiers, Vienne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaramila Tchérémissinoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Béliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire du Sud-Ouest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Préhistoire du Sud-Ouest, 11, p. 1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01577406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3664,154 +4203,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations chalcolithiques de Pascale et Bérange à Mudaison Saint-Brès (Hérault)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Thouvenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Vergély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les sites fortifiés de la Préhistoire : nouvelles données, nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Archives d'Ecologie Préhistorique, pp.73-85, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01873585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3821,129 +4360,129 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les établissements ruraux fossoyés de la fin de l'âge du Fer en Languedoc Occidental. (Aude, Tarn, Lot, Tarn-et-Garonne et Haute-Garonne)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Sergent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Revue Archéologique de Picardie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution des sociétés gauloises du second âge du Fer, entre mutations internes et influences externes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Amiens, France. Revue Archéologique de Picardie, Revue Archéologique de Picardie numéro spécial, 1 (30), 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04239483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId114"/>
+      <w:footerReference w:type="default" r:id="rId129"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4090,51 +4629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503365v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798827v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851473v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851509v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490534v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730872v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245343v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Millard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgueil" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loisellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839239v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567705v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgarel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972701v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry-Besombes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245334v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185909v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104037" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277152v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386804v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2311" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aud&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239748v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577406v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873585v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lebeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupond Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Millard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgueil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loisellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgarel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry-Besombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185909v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2311" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aud&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>