--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1132,271 +1132,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02025713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hôtels de Mailly et de Lazerme : Languedoc-Roussillon, Pyrénées-Orientales (66), Perpignan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Farge</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Guilaine</w:t>
+                <w:t xml:space="preserve">Émilie Leal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Passarrius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t>
+              <w:t xml:space="preserve">[Rapport Technique] FA11167401, Inrap. 2015, 251 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02025681v1</w:t>
+                <w:t xml:space="preserve">hal-01503365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hôtels de Mailly et de Lazerme : Languedoc-Roussillon, Pyrénées-Orientales (66), Perpignan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Éric Henry</w:t>
+                <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique au Bronze ancien - Atlas des sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Gandelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Chandevau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Farge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Guilaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP, UMR5608 Toulouse, UMR7041 Nanterre, UMR5140 Lattes. 2015, 236 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Sanchez</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-01503365v1</w:t>
+                <w:t xml:space="preserve">hal-02025681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milieu et peuplement en Languedoc occidental du Néolithique à l’âge du Bronze</w:t>
               </w:r>
@@ -2902,309 +2902,309 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04839239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rempart du Bronze final IIIB de l’oppidum de Sextantion, à Castelnau-le-Lez (Hérault)</w:t>
+                <w:t xml:space="preserve">Les architectures de l’habitat fortifié d’I Stantari di u Frati è a Sora (Sartène, Corse-du-Sud)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Daveau</w:t>
+                <w:t xml:space="preserve">Kewin Peche-Quilichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Py</w:t>
+                <w:t xml:space="preserve">Nicolas Bourgarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Faïsse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t>
+              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.345-352, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.303-314, 2023, 978-2-35842-033-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565753v1</w:t>
+                <w:t xml:space="preserve">hal-04567705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les architectures de l’habitat fortifié d’I Stantari di u Frati è a Sora (Sartène, Corse-du-Sud)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rempart du Bronze final IIIB de l’oppidum de Sextantion, à Castelnau-le-Lez (Hérault)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bourgarel</w:t>
+                <w:t xml:space="preserve">Isabelle Daveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Faïsse</w:t>
+                <w:t xml:space="preserve">Michel Py</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Ranché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Jamai-Chipon</w:t>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Vincent Ard; Anne Hasler; Ingrid Sénépart; Jessie Cauliez; Christophe Gilabert. </w:t>
+                <w:t xml:space="preserve">Pierre Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Kewin Peche-Quilichini; Hélène Paolini-Saez; Hélène Blitte; Thibault Lachenal; Franck Leandri; Anne Lehoërff; Bénédicte Quilliec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pierre à bâtir, pierre à penser. Systèmes techniques et productions symboliques des Pré et Protohistoire méridionales. Actes des 13</w:t>
-[...14 lines deleted...]
-              <w:t xml:space="preserve"> Rencontres Méridionales de Préhistoire Récente, Rodez, 21-25 sept. 2021</w:t>
+              <w:t xml:space="preserve">Âge du Bronze, âge de guerre ? Violence organisée et expressions de la force au IIe millénaire av. J.-C. Actes du colloque d’Ajaccio-Porticcio (14-17 octobre 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archives d'Écologie Préhistorique</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, pp.303-314, 2023, 978-2-35842-033-4</w:t>
+                <w:t xml:space="preserve">Association pour la Promotion des Recherches sur l’Âge du Bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.345-352, 2023, Bulletin de l’APRAB, Supplément n° 12, 978-2-364791-56-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04567705v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eysses avant &amp;lt;i&amp;gt;Excisum&amp;lt;/i&amp;gt; : une agglomération gauloise près de Villeneuve-sur-Lot (Lot-et-Garonne)</w:t>
               </w:r>
@@ -4629,51 +4629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lebeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupond Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503365v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Millard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgueil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loisellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgarel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry-Besombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185909v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2311" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aud&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587533v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ranch&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Convertini" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselyne Guerre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Vella" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Corbeel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Soula" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rigeade" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05241206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Barbey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Caro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Chandevau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587532v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gonzalez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587515v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lebeau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05587462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ecard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupond Mathieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025738v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Balestro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025708v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guilaine" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hamon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01503365v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Leal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Sanchez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Passarrius" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025681v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Farge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025649v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vaquer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Figueiral" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Martin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02025478v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Haurillon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Caillat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04916966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Loison" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bui Thi Mai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/apg2-ac82" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679965v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaramila Tch&#233;r&#233;missinoff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Coularou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Salmon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04798827v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fabre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah James" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Forest" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Fiorillo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851473v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-D. Vigne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03851509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Giovannangeli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01490534v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Arnaud De Labriffe" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730872v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245343v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Gomez de Soto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Millard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bourgueil" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Loisellier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839239v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Fou&#233;r&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Braguier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marsac" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04567705v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kewin Peche-Quilichini" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bourgarel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fa&#239;sse" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jamai-Chipon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archeoaep.fr/?product=pierre-a-batir-pierre-a-penser-systemes-techniques-et-productions-symboliques-des-pre-et-protohistoire-meridionales-actes-des-13e-rencontres-meridionales-de-prehistoire-recente-rodez-aveyron-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04565753v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Daveau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Py" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aprab.org/publi.html" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972701v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Alcantara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Hanry-Besombes" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gu&#233;don" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aquitania.u-bordeaux-montaigne.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245334v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sendra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185909v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2023.104037" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04113663v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rigeade" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Ga&#235;lle Corbara" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vidal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Casanova" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03277152v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ferreira" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Inisan" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386804v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dam.2311" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364932v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Aud&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239748v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577406v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann B&#233;liez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873585v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Thouvenot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Verg&#233;ly" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Gaillard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04239483v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>