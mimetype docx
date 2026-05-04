--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -866,261 +866,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant approximation algorithms for the one warehouse multiple retailers problem with backlog or lost-sales</w:t>
+                <w:t xml:space="preserve">Subliminal Speed Control in Air Traffic Management: Optimization and Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+                <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gautier Stauffer</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fondacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.10.054⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2015.0602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284347v1</w:t>
+                <w:t xml:space="preserve">hal-01284356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliminal Speed Control in Air Traffic Management: Optimization and Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rey</w:t>
+                <w:t xml:space="preserve">Constant approximation algorithms for the one warehouse multiple retailers problem with backlog or lost-sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 50 (1), </w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 250 (1), pp.155-163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1287/trsc.2015.0602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284356v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-multiplicity scheduling on one machine with forbidden start and completion times</w:t>
               </w:r>
@@ -1352,51 +1352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equity-Oriented Aircraft Collision Avoidance Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1690,51 +1690,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for deterministic continous-review inventory lot-sizing problems with time-varying demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 237 (2), pp.411 - 425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1904,260 +1904,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time algorithm for makespan minimization on one machine with forbidden start and completion times</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disopt.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (1), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879144v1</w:t>
+                <w:t xml:space="preserve">hal-00764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A polynomial time algorithm for makespan minimization on one machine with forbidden start and completion times</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.241-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2013.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00764867v1</w:t>
+                <w:t xml:space="preserve">hal-00879144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to &amp;quot;Scheduling of a two-machine flowshop with availability constraints on the first machine&amp;quot; [International Journal of Production Economics 99 (2006)]</w:t>
               </w:r>
@@ -2572,90 +2572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of Potential Air Conflicts Through Speed Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2300, pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 207, pp.184 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2995,85 +2995,73 @@
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 201 (2), pp.399-403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ejor.2009.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator non-availability periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3095,980 +3083,980 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Kellerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4OR: A Quarterly Journal of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 7 (3), pp.239-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing in a serial distribution system with capacited in-system production flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Production Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (1), pp.483-494. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.05.013⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicriteria Scheduling For Contiguous and Non Contiguous Parallel Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baille</w:t>
+                <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 159, pp.97--106. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-007-0282-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-007-0282-1⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal stationary policies in a 3-stage serial production-distribution logistic chain facing constant and continuous demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 186, pp 608 - 619. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.02.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2007.02.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3/2-Dual Approximation Algorithm for Scheduling Independent Monotonic Malleable Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (2), pp.401--412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/S0097539701385995⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00002166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved approximation algorithm for the single machine total completion time scheduling problem with availability constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif Sadfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chérif Sadfi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rapine</w:t>
+                <w:t xml:space="preserve">Jacek Blazewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Formanowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 127 (1), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des acteurs dans une chaîne logistique de production-distribution en série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 39 (7), pp.800-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00360642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis of Scheduling Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 127 (3), pp.148-157. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-2217(00)00281-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0377-2217(00)00281-2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une classe d'heuristiques par appariement pour le problème du flowshop à deux machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 33 (6), pp.553-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00239342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4078,587 +4066,587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Makespan Minimization for Scheduling on Heterogeneous Platforms with Precedence Constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Fagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giorgio Lucarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International European Conference on Parallel and Distributed Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Madrid, Spain. pp.343-356, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-69577-3_24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling jobs with release dates on a single machine subject to an online unavailability period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rima Adjal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Mar 2024, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated cutting stock and batch replenishment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Silva</w:t>
+                <w:t xml:space="preserve">Maria Antonia Carravilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Fernando Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03597219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous proportional lot sizing and scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Almada-Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWLS (International Workshop on Lot Sizing)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Oslo (Norway), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05514411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification de production et ordonnancement pour la fabrication de bouteilles en verre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Guimarães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Almada-Lobo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF), Apr 2021, Mulhouse (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewable versus grid energy for a mid term production and capacity adjustment planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4700,73 +4688,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWLS 2019 - 10th International Workshop on Lot sizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production planning with on-site generation of renewable energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4808,73 +4796,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO 2019 - 30th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planiﬁcation de production avec deux sources d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Gicquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4916,87 +4904,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2019 - 20ème congrès de la société Française de Recherche Opérationnelle et d’Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02336257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The single-item green lot-sizing problem with fixed carbon emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5037,73 +5025,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Operational Reasearch</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exact and approximation algorithms for multi-level in series lot-sizing problems with batch deliveries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Goisque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5119,263 +5107,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Congrès Roadef 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01322106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polynomial time algorithm for multi-level in series capacitated lot-sizing problems with constant batch size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Goisque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot Sizing 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hanovre, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420986v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01522801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial time algorithm for multi-level in series capacitated lot-sizing problems with constant batch size</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lot sizing problem with energy constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gicquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot Sizing 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Hanovre, Germany</w:t>
+              <w:t xml:space="preserve">IWLS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01522801v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionnement de lots de production sous contrainte d’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5417,73 +5405,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2016, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01420958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New results on the lot sizing problem with multi-mode replenishment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5499,73 +5487,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Lot sizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-item lot sizing problem with carbon emission under the cap-and-trade policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5581,73 +5569,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CoDIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité du problème de dimensionnement de lots avec des tailles de batch variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5663,73 +5651,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité paramétrée pour le problème d'ordonnancement sur une machine avec instants de début et fin interdits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5758,73 +5746,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème congrès annuel de la Société française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00752640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrized complexity for single machine scheduling with forbidden start and completion times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5853,73 +5841,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO|INFORMS 2013 - 26th European Conference on Operational Research, Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00842000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-multiplicity scheduling with forbiden instants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5935,100 +5923,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO|INFORMS 2013 - 26th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00849662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6056,303 +6044,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity results for the single item uncapacitated lot-sizing problem with time-dependent batch sizes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Lot sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01163980v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+                <w:t xml:space="preserve">Complexity results for the single item uncapacitated lot-sizing problem with time-dependent batch sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">International Workshop on Lot sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00764899v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6380,168 +6368,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roadef 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for continuous-review inventory problems with time-varying parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Quebec, Canada. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitated lot sizing problem with inventory bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6570,100 +6558,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWLS 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00764905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constant Approximation for the One-Warehouse Multiretailers problem with backorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6678,100 +6666,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INCOM 12</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bucharest, Romania. pp.1487 - 1492</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,100 +6787,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6920,73 +6908,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and fast 2-approximation algorithm for the one warehouse multi-retailer problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6995,296 +6983,296 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM-SIAM Symposium on Discrete Algorithms (SODA) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00539042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et prise en compte de l'incertitude des conflits aériens dans la régulation de vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00654224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation results for the two machine cross-docking problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Goldschmidt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sur une machine avec instants interdits de début et de fin des tâches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7300,316 +7288,316 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF 2010, 11ème congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MIP for potential conflicts minimization by speed regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Integer Linear Model for Potential Conflict Minimization by Speed Modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp.513-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7637,73 +7625,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Lot Sizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting maximum air traffic density and colouration problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7712,106 +7700,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00629915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some graph issues for a sequenced air traffic flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7820,106 +7808,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Chapter on Combinatorial Optimization (ECCO) XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An air traffic system paradigm for direct routing and low conflict rates : some feasibility issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7928,106 +7916,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Eurocontrol INO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-orge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling chemical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8069,73 +8057,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Conference on Computers and Industrial Engineering, (CIE37)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Alexandrie, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche robuste pour la minimisation des risques de conflits aériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8144,430 +8132,430 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator non-availability: the case of small periods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scheduling problems of chemical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Third Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182415v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling problems of chemical experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operator non-availability: the case of small periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">8th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00182418v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00182415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-product location problem in a distribution network : fixed single product study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sripathomswat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sripathomswat</w:t>
+                <w:t xml:space="preserve">B. de Laere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence scientifique conjointe en Recherche Opérationnelle et Aide à la Décision Francoro V / ROADEF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00392092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling chemical experiments: from practice to theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8609,73 +8597,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sixth International Colloquium on Graphs and optimization- GO VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, --, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00189418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling with operator non-availability periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8697,400 +8685,400 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Potts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'07)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00182416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive algorithms: theory and application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gautier</w:t>
+                <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Parallel Processing 2006, Mini-Symposium MS1: Adaptive algorithms for scientific computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2006, San Francisco, United States. pp.49--50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01856375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive and Hybrid Algorithms: classification and illustration on triangular system solving</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van-Dat Cung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Danjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Guillaume Dumas</w:t>
+                <w:t xml:space="preserve">Thierry Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Huard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transgressive Computing 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Grenade, Spain. pp.131-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00318540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d'expériences dans l'industrie chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Celse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9105,562 +9093,562 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'Institut de la Production et des organisations Industrielles (IPI 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Allevard, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00179122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicriteria Parallel task scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Baille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Baille</w:t>
+                <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, United States. pp.585--596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulated annealing algorithm for a problem of selection and scheduling to maximize total profit of a company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Yugma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branch-and-bound algorithm for a selection and scheduling problem on one machine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Yugma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2003, Porto, Portugal. p.275-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et ordonnancement des tâches sur une machine avec pénalité de retard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Yugma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MOSIM'03 -4ème conférence francophone de modélisation et simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Toulouse, France. p.287-292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01785258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Approximation Algorithms for Scheduling Malleable Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Mounié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Annual ACM Symposium on Parallel Algorithms and Architectures (SPAA'99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Saint Malo, France. pp.23-32, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/305619.305622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00001525v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId199"/>
+      <w:footerReference w:type="default" r:id="rId198"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9807,51 +9795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Pedroso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102692" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goisque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.06.020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stauffer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.02.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284347v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.10.054" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284356v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fondacci" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0602" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0475-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak V. Dixit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travis Waller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2329012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.09.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Constans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.01.057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DFK86WX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879144v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2013.07.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.11.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.05.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2300-07" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.04.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Mihelic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Robic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8M29XJK6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324219v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341364v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baille" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-007-0282-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXJWSWGS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715295v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_24" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515635v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Adjal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597219v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silva" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Carravilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Oliveira" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514411v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guimar&#227;es" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Almada-Lobo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887686v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522801v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163978v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134276v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163981v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752640v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842000v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849662v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800293v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800191v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539042v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654224v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629916v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goldschmidt" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063786v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520060v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520052v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629915v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638485v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179120v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638491v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182418v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392092v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sripathomswat" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Laere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189418v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182416v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Potts" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179122v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341365v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785502v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785261v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785258v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Pedroso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102692" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goisque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.06.020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stauffer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.02.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fondacci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.10.054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0475-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak V. Dixit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travis Waller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2329012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.09.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Constans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.01.057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DFK86WX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2013.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.11.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.05.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2300-07" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.04.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Mihelic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Robic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-007-0282-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXJWSWGS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Adjal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Carravilla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Oliveira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guimar&#227;es" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Almada-Lobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goldschmidt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sripathomswat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Laere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Potts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785261v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>