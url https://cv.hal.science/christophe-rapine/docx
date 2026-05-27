--- v1 (2026-05-04)
+++ v2 (2026-05-27)
@@ -866,875 +866,875 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subliminal Speed Control in Air Traffic Management: Optimization and Simulation</w:t>
+                <w:t xml:space="preserve">High-multiplicity scheduling on one machine with forbidden start and completion times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rey</w:t>
+                <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Fondacci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1287/trsc.2015.0602⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19 (5), pp.609 - 616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-016-0475-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284356v1</w:t>
+                <w:t xml:space="preserve">hal-01377932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constant approximation algorithms for the one warehouse multiple retailers problem with backlog or lost-sales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
+                <w:t xml:space="preserve">Stéphane Dauzere-Peres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 250 (1), pp.155-163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.10.054⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 248 (3), pp.849-855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01284347v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-multiplicity scheduling on one machine with forbidden start and completion times</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Gabay</w:t>
+                <w:t xml:space="preserve">Subliminal Speed Control in Air Traffic Management: Optimization and Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Fondacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10951-016-0475-z⟩</w:t>
+              <w:t xml:space="preserve">Transportation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1287/trsc.2015.0602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01377932v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+                <w:t xml:space="preserve">Constant approximation algorithms for the one warehouse multiple retailers problem with backlog or lost-sales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gautier Stauffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 248 (3), pp.849-855. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.07.052⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 250 (1), pp.155-163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2015.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01188559v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equity-Oriented Aircraft Collision Avoidance Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Rey</w:t>
+                <w:t xml:space="preserve">Capacitated lot sizing problems with inventory bounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayse Akbalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Travis Waller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2329012⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 229 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-015-1816-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01163623v1</w:t>
+                <w:t xml:space="preserve">hal-01115367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitated lot sizing problems with inventory bounds</w:t>
+                <w:t xml:space="preserve">Multi-item uncapacitated lot sizing problem with inventory bounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayse Akbalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10479-015-1816-6⟩</w:t>
+              <w:t xml:space="preserve">Optimization Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (1), pp.143-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11590-014-0746-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115367v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-item uncapacitated lot sizing problem with inventory bounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Penz</w:t>
+                <w:t xml:space="preserve">Equity-Oriented Aircraft Collision Avoidance Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinayak V. Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Travis Waller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optimization Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (1), pp.143-154. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Intelligent Transportation Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (1), pp.172-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11590-014-0746-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TITS.2014.2329012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00982762v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01163623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for deterministic continous-review inventory lot-sizing problems with time-varying demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1820,51 +1820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 237 (2), pp.411 - 425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1904,416 +1904,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00942615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum to &amp;quot;Scheduling of a two-machine flowshop with availability constraints on the first machine&amp;quot; [International Journal of Production Economics 99 (2006)]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 142, pp.211-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764867v1</w:t>
+                <w:t xml:space="preserve">hal-00686067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial time algorithm for makespan minimization on one machine with forbidden start and completion times</w:t>
+                <w:t xml:space="preserve">Erratum to ''Johnson's algorithm : A key to solve optimally or approximately flowshop scheduling problems with unavailability periods'' [International Journal of Production Economics 121 (2009) 81-87]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.disopt.2013.07.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 144 (2), pp.641-643. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2012.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00879144v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to &amp;quot;Scheduling of a two-machine flowshop with availability constraints on the first machine&amp;quot; [International Journal of Production Economics 99 (2006)]</w:t>
+                <w:t xml:space="preserve">A polynomial time algorithm for makespan minimization on one machine with forbidden start and completion times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2004.12.003⟩</w:t>
+              <w:t xml:space="preserve">Discrete Optimization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 10, pp.241-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disopt.2013.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00686067v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum to ''Johnson's algorithm : A key to solve optimally or approximately flowshop scheduling problems with unavailability periods'' [International Journal of Production Economics 121 (2009) 81-87]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lot sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabil Absi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Penz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 227 (1), pp.55-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejor.2012.11.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2012.11.010⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00697092v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00764867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The single item uncapacitated lot-sizing problem with time-dependent batch sizes : NP-hard and polynomial cases}</w:t>
               </w:r>
@@ -2572,90 +2572,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minimization of Potential Air Conflicts Through Speed Regulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddin El Faouzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transportation Research Record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2300, pp.59-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2702,51 +2702,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single Machine Scheduling with Small Operator-Non-Availability Periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2836,51 +2836,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 207, pp.184 - 196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3031,51 +3031,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Operator non-availability periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3150,315 +3150,315 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00324219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing in a serial distribution system with capacited in-system production flow</w:t>
+                <w:t xml:space="preserve">Bicriteria Scheduling For Contiguous and Non Contiguous Parallel Tasks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Boissiere</w:t>
+                <w:t xml:space="preserve">Fabien Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Frein</w:t>
+                <w:t xml:space="preserve">Evripidis Bampis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.05.013⟩</w:t>
+              <w:t xml:space="preserve">Annals of Operations Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 159, pp.97--106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10479-007-0282-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00186655v1</w:t>
+                <w:t xml:space="preserve">hal-00341364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicriteria Scheduling For Contiguous and Non Contiguous Parallel Tasks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lot-sizing in a serial distribution system with capacited in-system production flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evripidis Bampis</w:t>
+                <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Laforest</w:t>
+                <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Operations Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 159, pp.97--106. </w:t>
+              <w:t xml:space="preserve">International Journal of Production Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (1), pp.483-494. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10479-007-0282-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpe.2007.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00341364v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal stationary policies in a 3-stage serial production-distribution logistic chain facing constant and continuous demand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3755,51 +3755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination des acteurs dans une chaîne logistique de production-distribution en série</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boissiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Frein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4940,77 +4940,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The single-item green lot-sizing problem with fixed carbon emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5687,64 +5687,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité paramétrée pour le problème d'ordonnancement sur une machine avec instants de début et fin interdits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5782,64 +5782,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametrized complexity for single machine scheduling with forbidden start and completion times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Gabay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5877,51 +5877,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-multiplicity scheduling with forbiden instants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5959,77 +5959,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6074,148 +6074,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
+              <w:t xml:space="preserve">Roadef 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00764899v1</w:t>
+                <w:t xml:space="preserve">hal-00671671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity results for the single item uncapacitated lot-sizing problem with time-dependent batch sizes</w:t>
               </w:r>
@@ -6277,191 +6277,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01163980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Green Lot-Sizing Problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">The Single-Item Green Lot-Sizing Problem with Fixed Carbon Emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roadef 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Angers, France. pp.CD-rom</w:t>
+              <w:t xml:space="preserve">IWLS 2012 - International Workshop on Lot Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2012, Rotterdam, Netherlands. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671671v1</w:t>
+                <w:t xml:space="preserve">hal-00764899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approximation algorithms for continuous-review inventory problems with time-varying parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6607,51 +6607,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constant Approximation for the One-Warehouse Multiretailers problem with backorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6696,269 +6696,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00800191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671679v1</w:t>
+                <w:t xml:space="preserve">hal-00671677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of green lot-sizing problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWLS'11 - 2nd International Workshop on Lot-Sizing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">12ème Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671677v1</w:t>
+                <w:t xml:space="preserve">hal-00671679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple and fast 2-approximation algorithm for the one warehouse multi-retailer problem</w:t>
               </w:r>
@@ -6983,51 +6983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Massonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Gayon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the ACM-SIAM Symposium on Discrete Algorithms (SODA) 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7052,77 +7052,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et prise en compte de l'incertitude des conflits aériens dans la régulation de vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème congrès annuel de la société française de recherche opérationnelle et d'aide à la décision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7242,51 +7242,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ordonnancement sur une machine avec instants interdits de début et de fin des tâches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7324,90 +7324,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A MIP for potential conflicts minimization by speed regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7432,90 +7432,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Mixed Integer Linear Model for Potential Conflict Minimization by Speed Modulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth International Conference on Research in Air Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Budapest, Hungary. pp.513-515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7540,77 +7540,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lot-sizing with carbon emission constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabil Absi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dauzère-Pérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Kedad-Sidhoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Penz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7700,51 +7700,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Operational Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7808,51 +7808,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Chapter on Combinatorial Optimization (ECCO) XXI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7916,51 +7916,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Eurocontrol INO Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Brétigny-sur-orge, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7998,51 +7998,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling chemical experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8132,51 +8132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Constans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Fondacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ROADEF'07</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8195,243 +8195,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00638491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scheduling problems of chemical experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operator non-availability: the case of small periods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Brauner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerd Finke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">8th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182418v1</w:t>
+                <w:t xml:space="preserve">hal-00182415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operator non-availability: the case of small periods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Scheduling problems of chemical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Models and Algorithms for Planning and Scheduling Problems (MAPSP'07)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Third Multidisciplinary International Conference on Scheduling: Theory and Applications (MISTA'07)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00182415v1</w:t>
+                <w:t xml:space="preserve">hal-00182418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-product location problem in a distribution network : fixed single product study</w:t>
               </w:r>
@@ -8525,51 +8525,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling chemical experiments: from practice to theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8633,51 +8633,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scheduling with operator non-availability periods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerd Finke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9008,51 +9008,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planification d'expériences dans l'industrie chimique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Brauner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilissa Lehoux-Lebacque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9129,77 +9129,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicriteria Parallel task scheduling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evripidis Bampis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Laforest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9231,217 +9231,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00341365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simulated annealing algorithm for a problem of selection and scheduling to maximize total profit of a company</w:t>
+                <w:t xml:space="preserve">Branch-and-bound algorithm for a selection and scheduling problem on one machine environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Yugma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t>
+              <w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Porto, Portugal. p.275-284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785502v1</w:t>
+                <w:t xml:space="preserve">hal-01785261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branch-and-bound algorithm for a selection and scheduling problem on one machine environment</w:t>
+                <w:t xml:space="preserve">A simulated annealing algorithm for a problem of selection and scheduling to maximize total profit of a company</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Yugma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rapine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEPM'03 -International conference on industrial engineering and production management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Porto, Portugal. p.275-284</w:t>
+              <w:t xml:space="preserve">5ème Congrès international de génie industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Québec, Canada. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01785261v1</w:t>
+                <w:t xml:space="preserve">hal-01785502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection et ordonnancement des tâches sur une machine avec pénalité de retard</w:t>
               </w:r>
@@ -9795,51 +9795,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Pedroso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102692" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goisque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.06.020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stauffer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.02.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284356v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fondacci" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0602" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284347v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.10.054" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377932v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0475-z" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163623v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak V. Dixit" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travis Waller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2329012" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.09.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Constans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.01.057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DFK86WX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2013.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686067v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697092v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.11.010" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.05.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2300-07" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.04.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Mihelic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Robic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341364v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baille" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-007-0282-1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXJWSWGS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Adjal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Carravilla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Oliveira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guimar&#227;es" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Almada-Lobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goldschmidt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182418v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182415v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sripathomswat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Laere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Potts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785502v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785261v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887456v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayse Akbalik" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gicquel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Penz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rapine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2024.103260" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512452v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Pedro Pedroso" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2022.102692" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837881v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goisque" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2018.06.020" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.004" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336558v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.omega.2017.10.005" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01978078v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Lucien Gayon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Massonnet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Stauffer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/moor.2016.0830" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522812v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2017.02.024" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377932v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Gabay" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brauner" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-016-0475-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188559v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Absi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauzere-Peres" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Kedad-Sidhoum" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.07.052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PC5RPBX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284356v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Fondacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddin El Faouzi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/trsc.2015.0602" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284347v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Gayon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2015.10.054" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115367v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-015-1816-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-014-0746-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163623v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinayak V. Dixit" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Travis Waller" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TITS.2014.2329012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947092v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.09.037" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942615v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Prot" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Constans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2014.01.057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8DFK86WX-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686067v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2004.12.003" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697092v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2012.11.010" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879144v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disopt.2013.07.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764867v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dauz&#232;re-P&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2012.11.044" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-59TSK19M-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820635v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.02.052" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814011v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2013.02.030" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00766771v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orl.2012.05.003" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3141/2300-07" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364757v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Finke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilissa Lehoux-Lebacque" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00478184v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2010.04.020" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381812v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jurij Mihelic" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Mahjoub" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borut Robic" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2009.03.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324219v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Kellerer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341364v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baille" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evripidis Bampis" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Laforest" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-007-0282-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HXJWSWGS-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186655v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Frein" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpe.2007.05.013" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NHWT5D38-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186653v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.02.021" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CK7L9T76-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002166v2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Mouni&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0097539701385995" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239327v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sadfi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Blazewicz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Formanowicz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360642v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boissiere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239335v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-2217(00)00281-2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C7BBTD8L-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239342v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715295v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Fagnon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Lucarelli" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-69577-3_24" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05515635v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Adjal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Laroche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03597219v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Silva" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia Carravilla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Fernando Oliveira" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514411v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Guimar&#227;es" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Almada-Lobo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887686v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336332v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336387v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336257v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476421v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01322106v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522801v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420986v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420958v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163978v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01134276v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00752640v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842000v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849662v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00797815v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671671v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01163980v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764899v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800293v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00764905v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800191v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671677v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671679v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00539042v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654224v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goldschmidt" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520060v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520052v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671689v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629915v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638477v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638485v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179120v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638491v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182415v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182418v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00392092v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sripathomswat" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Laere" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Dat Cung" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00189418v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00182416v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Potts" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856375v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Dumas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gautier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Raffin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00318540v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Danjean" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00179122v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Celse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785261v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Yugma" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupont" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785502v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01785258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00001525v2" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/305619.305622" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>