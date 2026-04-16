--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -100,507 +100,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically active traps in 4H-silicon carbide (4H-SiC) PiN power diodes</w:t>
+                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besar Asllani</w:t>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Planson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (17), pp.1383. </w:t>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-023-10813-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199489v1</w:t>
+                <w:t xml:space="preserve">hal-04276812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based Strategies for Fast TDDB Testing and Lifetime Estimation in SiC Power MOSFETs</w:t>
+                <w:t xml:space="preserve">Electrically active traps in 4H-silicon carbide (4H-SiC) PiN power diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aviñó-Salvadó</w:t>
+                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonet</w:t>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raynaud</w:t>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bevilacqua</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (17), pp.1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3281705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-023-10813-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147050v1</w:t>
+                <w:t xml:space="preserve">hal-04199489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
+                <w:t xml:space="preserve">Physics-based Strategies for Fast TDDB Testing and Lifetime Estimation in SiC Power MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ammar</w:t>
+                <w:t xml:space="preserve">O. Aviñó-Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+                <w:t xml:space="preserve">F. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+                <w:t xml:space="preserve">C. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+                <w:t xml:space="preserve">P. Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3281705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276812v1</w:t>
+                <w:t xml:space="preserve">hal-04147050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive characterization of vertical GaN-on-GaN Schottky barrier diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.105575. </w:t>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mobile ionic charges by thermally stimulated currents in 4H-SiC MOS capacitors with thick SiO2 layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,1865 +762,1865 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulation results of optical beam induced current technique applied to wide bandgap semiconductors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analytical modelling of a lateral dual gate MESFET for integrated circuit in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong-Viet Phung</w:t>
+                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.103-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053053v1</w:t>
+                <w:t xml:space="preserve">hal-02405784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-barrier height characterization and DLTS study on Ti/W 4H-SiC Schottky Diode</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and simulation results of optical beam induced current technique applied to wide bandgap semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luong-Viet Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teng Zhang</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 963, pp.576-579. </w:t>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.116-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.963.576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.01.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436812v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02053053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure and analysis of 4H-SiC Schottky barrier height with Mo contacts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Multi-barrier height characterization and DLTS study on Ti/W 4H-SiC Schottky Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjap/2018180282⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 963, pp.576-579. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.963.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047099v1</w:t>
+                <w:t xml:space="preserve">hal-02436812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of the 4H-SiC/SiO₂ Barrier Height Over Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 67 (1), pp.63 - 68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TED.2019.2955181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modelling of a lateral dual gate MESFET for integrated circuit in SiC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Measure and analysis of 4H-SiC Schottky barrier height with Mo contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Loïc Michel</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.10102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2018180282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02405784v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Technology of MESFET-Based Power Integrated Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+                <w:t xml:space="preserve">Near Breakdown Voltage Optical Beam Induced Current (OBIC) on 4H-SiC Bipolar Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">R Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.539 - 548. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Silicon Carbide and Related Materials 2017, 924, pp.577-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2778002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.924.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864533v1</w:t>
+                <w:t xml:space="preserve">hal-01818806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Breakdown Voltage Optical Beam Induced Current (OBIC) on 4H-SiC Bipolar Diode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Silicon Carbide Technology of MESFET-Based Power Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Silicon Carbide and Related Materials 2017, 924, pp.577-580. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.539 - 548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.924.577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2778002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818806v1</w:t>
+                <w:t xml:space="preserve">hal-01864533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC Technique Applied to Wide Bandgap Semiconductors from 100 K up to 450 K</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Further optimization of VLS localized epitaxy for deeper 4H-SiC p-n junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa641d/meta⟩</w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01865068v1</w:t>
+                <w:t xml:space="preserve">hal-01615190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC integrated circuits for smart power converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OBIC Technique Applied to Wide Bandgap Semiconductors from 100 K up to 450 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B Allard</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa641d/meta⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04277111v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01865068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and Characterization of Carbonic Layers on 4H-SiC for Electrochemical Detections</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">SiC integrated circuits for smart power converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J F Mogniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (4), pp.385-399</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644735v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04277111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC p-n Junctions Formed by VLS Localized Epitaxy of Heavily Al-Doped p&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; Emitters</w:t>
+                <w:t xml:space="preserve">Realization and Characterization of Carbonic Layers on 4H-SiC for Electrochemical Detections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+                <w:t xml:space="preserve">Julien Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Lalouat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Carole</w:t>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+                <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 897, pp.63 - 66. </w:t>
+              <w:t xml:space="preserve">, 2017, 897, pp.739 - 742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648360v1</w:t>
+                <w:t xml:space="preserve">hal-01644735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further optimization of VLS localized epitaxy for deeper 4H-SiC p-n junctions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC p-n Junctions Formed by VLS Localized Epitaxy of Heavily Al-Doped p&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; Emitters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Ferro</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Carole</w:t>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brylinski</w:t>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 897, pp.63 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615190v1</w:t>
+                <w:t xml:space="preserve">hal-01648360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study on the Temperature of Ohmic Contact to p-Type SiC Based on Ti 3 SiC 2 Phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of VLS Growth Process for 4H-SiC P/N Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Frédéric Cayrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2016.2556725⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 858, pp.205-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.858.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387992v1</w:t>
+                <w:t xml:space="preserve">hal-01388031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of VLS Growth Process for 4H-SiC P/N Junctions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A Study on the Temperature of Ohmic Contact to p-Type SiC Based on Ti 3 SiC 2 Phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 858, pp.205-208. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 63 (6), pp.2462-2468. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.858.205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2016.2556725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388031v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermally Stable Ohmic Contact to p-Type 4H-SiC Based on Ti&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;SiC&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 858, pp.553-556. </w:t>
@@ -2658,103 +2658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of 4H-SiC Ionization Rates Using OBIC Based on Two-Photon Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 858, pp.245 - 248. </w:t>
@@ -2792,103 +2792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLS Grown 4H-SiC Buried P+ Layers for JFET Lateral Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 821-823, pp.789 - 792. </w:t>
@@ -2920,385 +2920,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Electric field imagery in 4H-SiC power diodes using OBIC technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Electrical Engineering Symposium (SGE 2014), 72 (2), pp.20101. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.223 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387989v1</w:t>
+                <w:t xml:space="preserve">hal-01387987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">2D Electric field imagery in 4H-SiC power diodes using OBIC technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Electrical Engineering Symposium (SGE 2014), 72 (2), pp.20101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01387987v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Type Doping of 4H-SiC for Integrated Bipolar and Unipolar Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (4), pp.329-342</w:t>
@@ -3327,103 +3327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical beam induced current measurements based on two-photon absorption process in 4H-SiC bipolar diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (8), </w:t>
@@ -3461,103 +3461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stability of Silicon Carbide Power JFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (12), pp.4191 - 4198. </w:t>
@@ -3608,51 +3608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3723,377 +3723,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00799884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of silicon-carbide power diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.545⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (3), pp.761-769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2011.2181390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803059v1</w:t>
+                <w:t xml:space="preserve">hal-00672440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of silicon-carbide power diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Morel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 59 (3), pp.761-769. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 717-720, pp.545-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TED.2011.2181390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.717-720.545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672440v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMS Analyses Applied to Open an Optical Window in 4H-SiC Devices for Electro-Optical Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Jomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 717-720, pp.885-888. </w:t>
@@ -4125,790 +4125,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (3), pp.395-397. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661429v1</w:t>
+                <w:t xml:space="preserve">hal-00799902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
+                <w:t xml:space="preserve">Optical triggering of SiC thyristors using UV LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 679-680, pp.567-570. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), pp.459 - 460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.7041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168909v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799902v1</w:t>
+                <w:t xml:space="preserve">hal-00597432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical triggering of SiC thyristors using UV LEDs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 679-680, pp.567-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2010.7041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00661435v1</w:t>
+                <w:t xml:space="preserve">hal-02168909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.395-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00597432v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of High Voltage and High Temperature Performances of Wide Bandgap Semiconductors for vertical Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4942,103 +4942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 4H-SiC Junction Barrier Schottky Diodes by Admittance vs Temperature Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amador Pérez-Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 615-617, pp.671-674. </w:t>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,51 +5210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBIC Analysis of Different Edge Terminations of Planar 1.6 kV 4H-SiC Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Perez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, MATERIALS SCIENCE FORUM, 556-557, pp.1007-1010. </w:t>
@@ -5344,103 +5344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants de puissance en SiC. Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (4-5), pp.595-611</w:t>
@@ -5469,103 +5469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-type SiC layers formed by VLS induced selective epitaxial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Jacquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 483-485, pp.633-636. </w:t>
@@ -5603,103 +5603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a 4H-SiC High Power Density Controlled Current Limiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 433-436, pp.871-874. </w:t>
@@ -5750,77 +5750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBIC Measurements of 1.3kV 6H-SiC Bipolar Diodes Protected by Junction Termination Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5880,90 +5880,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 4H-SiC High-Voltage Bipolar Diodes under Reverse Bias Using Electrical and OBIC Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 389-393, pp.1289-1292. </w:t>
@@ -6001,77 +6001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier height determination of SiC Schottky diodes by capacitance and current-voltage measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cm Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6122,77 +6122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of High-Temperature Aluminum Post-Implantation Annealing in 6H- and 4H-SiC, Non-Uniform Temperature Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,554 +6250,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica films on silicon carbide: a review of electrical properties and device applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Effect of some technological parameters on Fowler-Nordheim injection through tunnel oxides for non-volatile memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 280 (1-3), pp.1-31</w:t>
+              <w:t xml:space="preserve">, 2001, 280 (1-3), pp.202-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141505v1</w:t>
+                <w:t xml:space="preserve">hal-00141506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Electrical Activation of Aluminium and Nitrogen Implanted in 6H-SiC at Room Temperature by RF Annealing</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silica films on silicon carbide: a review of electrical properties and device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 280 (1-3), pp.1-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151710v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of some technological parameters on Fowler-Nordheim injection through tunnel oxides for non-volatile memories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">C. Plossu</w:t>
+                <w:t xml:space="preserve">High Electrical Activation of Aluminium and Nitrogen Implanted in 6H-SiC at Room Temperature by RF Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Balland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 353-356, pp.571-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.353-356.571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141506v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Breakdown Voltage of Protected or Non-Protected 6H-SiC Bipolar Diodes by OBIC Characterisation</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Calculation of theoretical capacitance-voltage characteristics of 6H-SiC metal-oxide-semiconductor structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 88 (1), pp.424-428</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02281030v1</w:t>
+                <w:t xml:space="preserve">hal-00141518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calculation of theoretical capacitance-voltage characteristics of 6H-SiC metal-oxide-semiconductor structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Study of the Breakdown Voltage of Protected or Non-Protected 6H-SiC Bipolar Diodes by OBIC Characterisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 338-342, pp.1363-1366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.338-342.1363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141518v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02281030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-irradiation experiments in MOS transistors using synchrotron radiation</w:t>
               </w:r>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6956,51 +6956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Souifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 66 (1-3), pp.106-110</w:t>
@@ -7023,273 +7023,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface effects on current mechanisms in 6H-SiC n(+)pp(+) structures passivated with a deposited oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrical characterization of silicon carbide n(+)pp(+) diodes with an N-implanted n(+) emitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ghaffour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Senes</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">K. Souifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 84 (3), pp.1688-1692</w:t>
+              <w:t xml:space="preserve">, 1998, 84 (6), pp.3073-3077</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141583v1</w:t>
+                <w:t xml:space="preserve">hal-00141570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of silicon carbide n(+)pp(+) diodes with an N-implanted n(+) emitter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Surface effects on current mechanisms in 6H-SiC n(+)pp(+) structures passivated with a deposited oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ortolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Souifi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Senes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1998, 84 (6), pp.3073-3077</w:t>
+              <w:t xml:space="preserve">, 1998, 84 (3), pp.1688-1692</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141570v1</w:t>
+                <w:t xml:space="preserve">hal-00141583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep centers and negative temperature coefficient of the breakdown voltage of SiC p-n structures</w:t>
               </w:r>
@@ -7301,77 +7301,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (7), pp.735-737</w:t>
@@ -7413,51 +7413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of boron diffusion on the high-voltage behavior of 6H-SiC p(+)nn(+) structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7517,4590 +7517,4599 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00141621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (62)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (63)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically Active Traps in Bipolar 10 kV 8 A Silicon Carbide (SiC) PiN Diodes</w:t>
+                <w:t xml:space="preserve">Performance-Limiting Traps in High-Power 4H-SiC PiN Diodes Identified by Integrated DLTFS and TCAD Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Vigneshwara Raja</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Shikha Kumari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium On Semiconductor Materials and Devices ISSMD 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on Emerging Electronics (ICEE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Bengalore, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE67165.2025.11409767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03990840v1</w:t>
+                <w:t xml:space="preserve">hal-05571350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrically Active Traps in Bipolar 10 kV 8 A Silicon Carbide (SiC) PiN Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Vigneshwara Raja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Symposium On Semiconductor Materials and Devices ISSMD 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Bhubaneswar, India</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856578v1</w:t>
+                <w:t xml:space="preserve">hal-03990840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-barrier height characterization and DLTS study on Ti/W 4H-SiC Schottky Diode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Teng Zhang</w:t>
+                <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Planson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.191-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAS56377.2022.9934390⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02004837v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robustness study of 1700 V 45 mΩ SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et analyse de la hauteur de barrière des contacts Schottky Mo sur SiC-4H</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Multi-barrier height characterization and DLTS study on Ti/W 4H-SiC Schottky Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">ECSCRM'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02983328v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02004837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC lateral Schottky diode technology for integrated smart power converter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Mesure et analyse de la hauteur de barrière des contacts Schottky Mo sur SiC-4H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01864545v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02983328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repetitive short-circuit measurement on SiC MOSFET</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Molin</w:t>
+                <w:t xml:space="preserve">SiC lateral Schottky diode technology for integrated smart power converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352287⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980834v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01864545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps of SiC integrated electronic functions for a smart power driver dedicated to harsh environments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Repetitive short-circuit measurement on SiC MOSFET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Kanoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECSCRM'18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646319v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near breakdown voltage optical beam induced current (OBIC) on 4H-SiC bipolar diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumei Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials 2017 (ICSCRM 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Washington, United States. pp.TH.DP.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC P+N- Junctions formed by localized VLS P+ epitaxy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">First steps of SiC integrated electronic functions for a smart power driver dedicated to harsh environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'16</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2017.8101191⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138729v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization and characterization of carbonic layers on 4H-SiC for electrochemical detections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece. pp.WeP-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of holes determination in 4H-SiC using two-photon optical beam induced current method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Hamad</w:t>
+                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC P+N- Junctions formed by localized VLS P+ epitaxy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ECSCRM'16</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388024v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Classic and alternative methods of p-type doping 4H-SiC for integrated lateral devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. pp.145 - 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2015.7355190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133683v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stable ohmic contact to p-type 4H-SiC based on Ti3SiC2 phase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Localized VLS Epitaxy Process as a P-type Doping Alternative Technique for 4H-SiC P/N Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">Semiconductor Interface Specialists Conference (SISC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138520v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lifetime of holes determination in 4H-SiC using two-photon optical beam induced current method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2015.7355226⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133686v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized VLS Epitaxy Process as a P-type Doping Alternative Technique for 4H-SiC P/N Junctions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Interface Specialists Conference (SISC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Arlington, United States</w:t>
+              <w:t xml:space="preserve">ECSCRM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.MO2-IP-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02428659v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classic and alternative methods of p-type doping 4H-SiC for integrated lateral devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Thermally stable ohmic contact to p-type 4H-SiC based on Ti3SiC2 phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388019v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie 2D du champ électrique dans les diodes SiC-4H haute tension par la technique OBIC</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">ECSCRM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01065307v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Imagerie 2D du champ électrique dans les diodes SiC-4H haute tension par la technique OBIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01388002v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional Optical Beam Induced Current measurements in 4H-SiC bipolar diodes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Planson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 IEEE PRIME</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Sinaia, Romania. pp.35 - 40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2014.6966383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01388043v1</w:t>
+                <w:t xml:space="preserve">hal-01388002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of SiC JFETs in conduction mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+                <w:t xml:space="preserve">Two-dimensional Optical Beam Induced Current measurements in 4H-SiC bipolar diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2014 IEEE PRIME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PRIME.2014.6872761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631881⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00874471v1</w:t>
+                <w:t xml:space="preserve">hal-01388043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMS analyses applied to open an optical window in 4H-SiC devices for electro-optical measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of SiC JFETs in conduction mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. paper 223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747300v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00874471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+                <w:t xml:space="preserve">SIMS analyses applied to open an optical window in 4H-SiC devices for electro-optical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759975v2</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ouaida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh Dung Hoang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2010, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">, Sep 2012, Saint-Pétersbourg, Russia. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661470v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759975v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Thermal requirements of SiC Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Civrac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
+              <w:t xml:space="preserve">6th European Advanced Technology Workshop on Micropackaging and Thermal Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661500v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">CIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747298v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal requirements of SiC Power Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th European Advanced Technology Workshop on Micropackaging and Thermal Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672631v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Die Attach of Power Devices Using Silver Sintering - Bonding Process Optimization and Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HiTEN 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Oxford, United Kingdom. pp.1-7</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00672619v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 4H-SiC junction barrier Schottky diodes by admittance vs. temperature analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Die Attach of Power Devices Using Silver Sintering - Bonding Process Optimization and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark C. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials ECSCRM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">HiTEN 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Oxford, United Kingdom. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331775v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00672619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">SiC Power Semiconductor Devices for new Applications in Power Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIPS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th IEEE PEMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.2457 - 2463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2008.4635632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372982v1</w:t>
+                <w:t xml:space="preserve">hal-00373016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC Power Semiconductor Devices for new Applications in Power Electronics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE PEMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EPEPEMC.2008.4635632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00373016v1</w:t>
+                <w:t xml:space="preserve">hal-00372982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact ohmique de faible résistivité sur SiC-4H dopé type-P</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of 4H-SiC junction barrier Schottky diodes by admittance vs. temperature analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Soueidan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">D M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Tournier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A Pérez-Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4eme colloque sur les Matériaux du Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials ECSCRM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04606381v1</w:t>
+                <w:t xml:space="preserve">hal-03331775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC Analysis of Different Edge Terminations of Planar 1.6 kV 4H-SiC Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact ohmique de faible résistivité sur SiC-4H dopé type-P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4eme colloque sur les Matériaux du Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368922v1</w:t>
+                <w:t xml:space="preserve">hal-04606381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of electrical properties of ohmic contact realized on p-type 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM'2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Otsu, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02961607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of ambipolar lifetime and epilayer thickness of 5 kV SiC bipolar devices by switching transient studies</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">OBIC Analysis of Different Edge Terminations of Planar 1.6 kV 4H-SiC Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Loup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Perez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM'2007</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.600-603.1031⟩</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Newcastle upon Tyne, United Kingdom. pp.1007-1010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.1007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02958620v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode PiN SiC-4H 1,2kV sur épi-wafer SiCrystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Determination of ambipolar lifetime and epilayer thickness of 5 kV SiC bipolar devices by switching transient studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Salah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Risaletto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSCRM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Otsu, Japan. pp.1031-1034, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.600-603.1031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618792v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de la structure double RESURF d’un transistor JFET latéral SiC-4H pour le développement de convertisseurs de puissance intégrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12119,941 +12128,941 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Controlled Current Limiter, Current Limitation Strategies, Foreseen Applications and Benefits</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Diode PiN SiC-4H 1,2kV sur épi-wafer SiCrystal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heu Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Power Electronics and Motion Control (IPEMC'04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2004, Xi'an, China</w:t>
+              <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468376v1</w:t>
+                <w:t xml:space="preserve">hal-04618792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HIGH VOLTAGE AND SPECIFIC POWER SILICON CARBIDE DEVICES</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">P-type SiC layers formed by VLS induced selective epitaxial growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Conference on Silion Carbide and Related Materials (ECSCRM 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621819v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC-based current limiter devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silicon Carbide Controlled Current Limiter, Current Limitation Strategies, Foreseen Applications and Benefits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Power Electronics and Motion Control (IPEMC'04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2004, Xi'an, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032970v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-type SiC layers formed by VLS induced selective epitaxial growth</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">HIGH VOLTAGE AND SPECIFIC POWER SILICON CARBIDE DEVICES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">G Ferro</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silion Carbide and Related Materials (ECSCRM 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953086v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04621819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un transistor JFET 5 kV en SiC-4H</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SiC-based current limiter devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.951-956, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.457-460.951⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04621465v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.5 kV thyristor in 4H-SiC with a JTE periphery</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">Conception d'un transistor JFET 5 kV en SiC-4H</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Bouchet</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Léa Di Cioccio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silion Carbide and Related Materials (ECSCRM 2004)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02953080v1</w:t>
+                <w:t xml:space="preserve">hal-04621465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+                <w:t xml:space="preserve">A 3.5 kV thyristor in 4H-SiC with a JTE periphery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Bouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.-P Chante</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
+              <w:t xml:space="preserve">European Conference on Silion Carbide and Related Materials (ECSCRM 2004)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503456v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrothermal simulations of silicon carbide current limiting devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13061,51 +13070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2003 IEEE International Conference on Industrial Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.1135-1140, </w:t>
@@ -13137,2166 +13146,2291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02498210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, fabrication and characterisation of 5 kV 4H-SiC p + n planar bipolar diodes protected by junction termination extension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Zorngiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498145v1</w:t>
+                <w:t xml:space="preserve">hal-02503456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide specific components for power electronics system protection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+                <w:t xml:space="preserve">Design, fabrication and characterisation of 5 kV 4H-SiC p + n planar bipolar diodes protected by junction termination extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503449v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and simulation of a planar anode GTO thyristor on SiC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Silicon Carbide specific components for power electronics system protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS (International Semiconductor Conference)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2003.1252421⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00410085v1</w:t>
+                <w:t xml:space="preserve">hal-02503449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat SiCOI : Avancées vers les applications « System on Chip »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and simulation of a planar anode GTO thyristor on SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Daval</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">V. Zorngiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF2002 - Colloque 2002, Electronique de Puissance du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS (International Semiconductor Conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Sinaia, Romania. pp.222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2003.1252421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400220v1</w:t>
+                <w:t xml:space="preserve">hal-00410085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact resistivity of Al/Ti ohmic contacts on p-type ion implanted 4H and 6H-SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Substrat SiCOI : Avancées vers les applications « System on Chip »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Nipoti</w:t>
+                <w:t xml:space="preserve">François Templier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Moscatelli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gian Carlo Cardinali</w:t>
+                <w:t xml:space="preserve">Fabrice Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2002 MRS Fall Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EPF2002 - Colloque 2002, Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02485106v1</w:t>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very low R/sub ON/ measured on 4H-SiC accu-MOSFET high power device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contact resistivity of Al/Ti ohmic contacts on p-type ion implanted 4H and 6H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Nipoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scorzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Nallet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gian Carlo Cardinali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Power Semiconductor Devices and ICs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISPSD.2002.1016208⟩</w:t>
+              <w:t xml:space="preserve">2002 MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/PROC-742-K6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02471269v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02485106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC measurements on 1.3 kV 6H-SiC bipolar diodes protected by Junction Lateral Extension</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Very low R/sub ON/ measured on 4H-SiC accu-MOSFET high power device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. P Chante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Symposium on Power Semiconductor Devices and ICs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Sante Fe, United States. pp.209-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISPSD.2002.1016208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464381v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02471269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a 4H-SiC High Power Density Controlled Current Limiter</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">OBIC measurements on 1.3 kV 6H-SiC bipolar diodes protected by Junction Lateral Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458130v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiteur de courant à forte densité de puissance en carbure de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SiC On Insulator as substrate for power Schottky diodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Daval</w:t>
+                <w:t xml:space="preserve">Characterization of a 4H-SiC High Power Density Controlled Current Limiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Templier</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Xavier Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Montserrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Léa Di Cioccio</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464356v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 6H-SiC high voltage bipolar diodes under reverse biases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">SiC On Insulator as substrate for power Schottky diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Templier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society (E-MRS Spring Meeting) 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712596v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lazar</w:t>
+                <w:t xml:space="preserve">Study of 6H-SiC high voltage bipolar diodes under reverse biases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">European Materials Research Society (E-MRS Spring Meeting) 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02476227v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
+                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145397v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a High Current and Low RON 600V Current Limiting Device</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Sinaia, Romania. pp.349-352, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2001.967481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975963v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02145397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipolar silicon carbide power diodes realized by aluminum implantations and high temperature rf-annealing</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Realization of a High Current and Low RON 600V Current Limiting Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre P Chante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Electronic Materials Conference (EMC 2001)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2001, Notre Dame, IN, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02275712v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of 4H-SiC high voltage bipolar diodes under reverse biases using electrical and Obic characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Lazar</w:t>
+                <w:t xml:space="preserve">Bipolar silicon carbide power diodes realized by aluminum implantations and high temperature rf-annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
+              <w:t xml:space="preserve">43rd Electronic Materials Conference (EMC 2001)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2001, Notre Dame, IN, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975956v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02275712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Study of 4H-SiC high voltage bipolar diodes under reverse biases using electrical and Obic characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The negative temperature coefficient of the breakdown voltage of SiC p-n structures and deep centers in SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A A Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Strel'Chuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials ICSCRM'95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1995, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15306,172 +15440,172 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Beam Induced Current Measurements: principles and applications to SiC device characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Friedrichs, Tsunenobu Kimoto, Lothar Ley, Gerhard Pensl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Carbide: Volume 1: Growth, Defects, and Novel Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 319-340 (chapitre 12), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId339"/>
+      <w:footerReference w:type="default" r:id="rId342"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15618,51 +15752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mogniotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2020.114840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047099v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180282" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2778002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arvinte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa641d/meta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Mogniotte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644735v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.739" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XF7RB2G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866581" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.545" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh M Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.567" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.633" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.871" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.863" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141518v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghaffour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141583v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141570v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souifi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lebedev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004837v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983328v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352287" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646319v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101191" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138729v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138738v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388024v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355226" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133683v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138520v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428659v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388043v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872761" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874471v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631881" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747300v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661470v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747298v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368922v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961607v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vang" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468376v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953086v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacquier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dubois" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferro" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953080v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chante" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brosselard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2003.1290823" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498145v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400220v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Templier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Letertre" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Nipoti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moscatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scorzoni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poggi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Cardinali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-742-K6.2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Chante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2002.1016208" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464381v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458130v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jorda" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398450v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464356v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daval" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Templier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Godignon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Chante" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Isoird" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712441v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Lebedev" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Strel'Chuk" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mogniotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2020.114840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arvinte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2778002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa641d/meta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Mogniotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.739" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.63" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.223" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XF7RB2G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866581" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.545" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh M Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.567" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.633" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.871" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.863" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.571" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141518v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghaffour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souifi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lebedev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004837v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352287" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101191" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138729v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355226" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133683v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138520v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872761" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631881" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747298v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dubois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468376v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953080v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chante" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brosselard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2003.1290823" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498145v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Templier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Letertre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485106v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Nipoti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moscatelli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scorzoni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poggi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Cardinali" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-742-K6.2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Chante" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2002.1016208" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458130v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jorda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Templier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975963v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Godignon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Chante" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Isoird" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Lebedev" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Strel'Chuk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>