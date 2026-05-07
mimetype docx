--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -100,507 +100,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
+                <w:t xml:space="preserve">Electrically active traps in 4H-silicon carbide (4H-SiC) PiN power diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Ammar</w:t>
+                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Vergne</w:t>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (17), pp.1383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10854-023-10813-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04276812v1</w:t>
+                <w:t xml:space="preserve">hal-04199489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically active traps in 4H-silicon carbide (4H-SiC) PiN power diodes</w:t>
+                <w:t xml:space="preserve">Physics-based Strategies for Fast TDDB Testing and Lifetime Estimation in SiC Power MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
+                <w:t xml:space="preserve">O. Aviñó-Salvadó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besar Asllani</w:t>
+                <w:t xml:space="preserve">F. Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+                <w:t xml:space="preserve">C. Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Planson</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 34 (17), pp.1383. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10854-023-10813-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3281705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04199489v1</w:t>
+                <w:t xml:space="preserve">hal-04147050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-based Strategies for Fast TDDB Testing and Lifetime Estimation in SiC Power MOSFETs</w:t>
+                <w:t xml:space="preserve">Design, Fabrication and Characterization of 10 kV 4H-SiC BJT for the Phototransistor Target</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aviñó-Salvadó</w:t>
+                <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonet</w:t>
+                <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Raynaud</w:t>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bevilacqua</w:t>
+                <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (2), pp.193-204. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIE.2023.3281705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59277/ROMJIST.2023.2.06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04147050v1</w:t>
+                <w:t xml:space="preserve">hal-04276812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive characterization of vertical GaN-on-GaN Schottky barrier diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vigneshwara Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Sonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atse Julien Eric N’dohi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 128, pp.105575. </w:t>
@@ -638,51 +638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of mobile ionic charges by thermally stimulated currents in 4H-SiC MOS capacitors with thick SiO2 layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -762,1195 +762,1195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical modelling of a lateral dual gate MESFET for integrated circuit in SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and simulation results of optical beam induced current technique applied to wide bandgap semiconductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+                <w:t xml:space="preserve">Luong-Viet Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Michel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 94, pp.116-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.01.042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02405784v1</w:t>
+                <w:t xml:space="preserve">hal-02053053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and simulation results of optical beam induced current technique applied to wide bandgap semiconductors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Multi-barrier height characterization and DLTS study on Ti/W 4H-SiC Schottky Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 94, pp.116-127. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 963, pp.576-579. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mssp.2019.01.042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.963.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02053053v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-barrier height characterization and DLTS study on Ti/W 4H-SiC Schottky Diode</w:t>
+                <w:t xml:space="preserve">Extraction of the 4H-SiC/SiO₂ Barrier Height Over Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teng Zhang</w:t>
+                <w:t xml:space="preserve">Oriol Aviño Salvado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 963, pp.576-579. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67 (1), pp.63 - 68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.963.576⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TED.2019.2955181⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02436812v1</w:t>
+                <w:t xml:space="preserve">hal-02418097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of the 4H-SiC/SiO₂ Barrier Height Over Temperature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Measure and analysis of 4H-SiC Schottky barrier height with Mo contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2019.2955181⟩</w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 85 (1), pp.10102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2018180282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418097v1</w:t>
+                <w:t xml:space="preserve">hal-02047099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measure and analysis of 4H-SiC Schottky barrier height with Mo contacts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analytical modelling of a lateral dual gate MESFET for integrated circuit in SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (2), pp.103-110</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047099v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02405784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Near Breakdown Voltage Optical Beam Induced Current (OBIC) on 4H-SiC Bipolar Diode</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Silicon Carbide Technology of MESFET-Based Power Integrated Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Silicon Carbide and Related Materials 2017, 924, pp.577-580. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.539 - 548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.924.577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2778002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818806v1</w:t>
+                <w:t xml:space="preserve">hal-01864533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon Carbide Technology of MESFET-Based Power Integrated Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
+                <w:t xml:space="preserve">Near Breakdown Voltage Optical Beam Induced Current (OBIC) on 4H-SiC Bipolar Diode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Besar Asllani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Planson</w:t>
+                <w:t xml:space="preserve">R Arvinte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6 (2), pp.539 - 548. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Silicon Carbide and Related Materials 2017, 924, pp.577-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2017.2778002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.924.577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01864533v1</w:t>
+                <w:t xml:space="preserve">hal-01818806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Further optimization of VLS localized epitaxy for deeper 4H-SiC p-n junctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+                <w:t xml:space="preserve">OBIC Technique Applied to Wide Bandgap Semiconductors from 100 K up to 450 K</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pssa.201600454⟩</w:t>
+              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 32 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa641d/meta⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615190v1</w:t>
+                <w:t xml:space="preserve">hal-01865068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC Technique Applied to Wide Bandgap Semiconductors from 100 K up to 450 K</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Realization and Characterization of Carbonic Layers on 4H-SiC for Electrochemical Detections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pezard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Soulière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 32 (5), </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 897, pp.739 - 742. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6641/aa641d/meta⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.739⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01865068v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC integrated circuits for smart power converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J F Mogniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1982,377 +1982,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization and Characterization of Carbonic Layers on 4H-SiC for Electrochemical Detections</w:t>
+                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC p-n Junctions Formed by VLS Localized Epitaxy of Heavily Al-Doped p&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; Emitters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Pezard</w:t>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Soulière</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Loïc Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naoufel Haddour</w:t>
+                <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Buret</w:t>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 897, pp.739 - 742. </w:t>
+              <w:t xml:space="preserve">, 2017, 897, pp.63 - 66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.739⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01644735v1</w:t>
+                <w:t xml:space="preserve">hal-01648360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC p-n Junctions Formed by VLS Localized Epitaxy of Heavily Al-Doped p&amp;lt;sup&amp;gt;++&amp;lt;/sup&amp;gt; Emitters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Further optimization of VLS localized epitaxy for deeper 4H-SiC p-n junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davy Carole</w:t>
+                <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
+                <w:t xml:space="preserve">C. Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 897, pp.63 - 66. </w:t>
+              <w:t xml:space="preserve">Physica Status Solidi A (applications and materials science)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 214 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.897.63⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pssa.201600454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01648360v1</w:t>
+                <w:t xml:space="preserve">hal-01615190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of VLS Growth Process for 4H-SiC P/N Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cayrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 858, pp.205-208. </w:t>
@@ -2416,77 +2416,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (6), pp.2462-2468. </w:t>
@@ -2550,77 +2550,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maher Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 858, pp.553-556. </w:t>
@@ -2658,103 +2658,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of 4H-SiC Ionization Rates Using OBIC Based on Two-Photon Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 858, pp.245 - 248. </w:t>
@@ -2792,103 +2792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VLS Grown 4H-SiC Buried P+ Layers for JFET Lateral Structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Laariedh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 821-823, pp.789 - 792. </w:t>
@@ -2920,385 +2920,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">2D Electric field imagery in 4H-SiC power diodes using OBIC technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 821-823, pp.223 - 228. </w:t>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Electrical Engineering Symposium (SGE 2014), 72 (2), pp.20101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.223⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387987v1</w:t>
+                <w:t xml:space="preserve">hal-01387989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Electric field imagery in 4H-SiC power diodes using OBIC technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.223 - 228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.223⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150054⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01387989v1</w:t>
+                <w:t xml:space="preserve">hal-01387987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Type Doping of 4H-SiC for Integrated Bipolar and Unipolar Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Romanian Journal of Information Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 18 (4), pp.329-342</w:t>
@@ -3327,103 +3327,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical beam induced current measurements based on two-photon absorption process in 4H-SiC bipolar diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 104 (8), </w:t>
@@ -3461,103 +3461,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Stability of Silicon Carbide Power JFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 60 (12), pp.4191 - 4198. </w:t>
@@ -3608,51 +3608,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3729,77 +3729,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of silicon-carbide power diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3876,90 +3876,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 717-720, pp.545-548. </w:t>
@@ -3997,90 +3997,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMS Analyses Applied to Open an Optical Window in 4H-SiC Devices for Electro-Optical Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4125,790 +4125,790 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 679-680, pp.567-570. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.567⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799902v1</w:t>
+                <w:t xml:space="preserve">hal-02168909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical triggering of SiC thyristors using UV LEDs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.395-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2010.7041⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661435v1</w:t>
+                <w:t xml:space="preserve">hal-00661429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Buttay</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00597432v1</w:t>
+                <w:t xml:space="preserve">hal-00799902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+                <w:t xml:space="preserve">Optical triggering of SiC thyristors using UV LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.567⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), pp.459 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.7041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168909v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00661435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 20 (3), pp.395-397. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176 (4), pp.283-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661429v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00597432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of High Voltage and High Temperature Performances of Wide Bandgap Semiconductors for vertical Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diamond and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19, pp.1-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4942,103 +4942,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of 4H-SiC Junction Barrier Schottky Diodes by Admittance vs Temperature Analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amador Pérez-Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 615-617, pp.671-674. </w:t>
@@ -5102,51 +5102,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5210,51 +5210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBIC Analysis of Different Edge Terminations of Planar 1.6 kV 4H-SiC Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Perez Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, MATERIALS SCIENCE FORUM, 556-557, pp.1007-1010. </w:t>
@@ -5344,103 +5344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composants de puissance en SiC. Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 9 (4-5), pp.595-611</w:t>
@@ -5469,103 +5469,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-type SiC layers formed by VLS induced selective epitaxial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 483-485, pp.633-636. </w:t>
@@ -5603,103 +5603,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a 4H-SiC High Power Density Controlled Current Limiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 433-436, pp.871-874. </w:t>
@@ -5750,77 +5750,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBIC Measurements of 1.3kV 6H-SiC Bipolar Diodes Protected by Junction Termination Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.R. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5880,90 +5880,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 4H-SiC High-Voltage Bipolar Diodes under Reverse Bias Using Electrical and OBIC Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 389-393, pp.1289-1292. </w:t>
@@ -6001,77 +6001,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier height determination of SiC Schottky diodes by capacitance and current-voltage measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cm Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6122,77 +6122,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparative Study of High-Temperature Aluminum Post-Implantation Annealing in 6H- and 4H-SiC, Non-Uniform Temperature Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6250,381 +6250,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02151714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of some technological parameters on Fowler-Nordheim injection through tunnel oxides for non-volatile memories</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Silica films on silicon carbide: a review of electrical properties and device applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 280 (1-3), pp.202-210</w:t>
+              <w:t xml:space="preserve">, 2001, 280 (1-3), pp.1-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00141506v1</w:t>
+                <w:t xml:space="preserve">hal-00141505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica films on silicon carbide: a review of electrical properties and device applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">High Electrical Activation of Aluminium and Nitrogen Implanted in 6H-SiC at Room Temperature by RF Annealing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 353-356, pp.571-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.353-356.571⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00141505v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Electrical Activation of Aluminium and Nitrogen Implanted in 6H-SiC at Room Temperature by RF Annealing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of some technological parameters on Fowler-Nordheim injection through tunnel oxides for non-volatile memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Croci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Balland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Boivin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 280 (1-3), pp.202-210</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151710v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00141506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calculation of theoretical capacitance-voltage characteristics of 6H-SiC metal-oxide-semiconductor structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 88 (1), pp.424-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6662,90 +6662,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Breakdown Voltage of Protected or Non-Protected 6H-SiC Bipolar Diodes by OBIC Characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Ottaviani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 338-342, pp.1363-1366. </w:t>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Freud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Riekel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6956,51 +6956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Souifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 66 (1-3), pp.106-110</w:t>
@@ -7029,51 +7029,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical characterization of silicon carbide n(+)pp(+) diodes with an N-implanted n(+) emitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ghaffour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7167,51 +7167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects on current mechanisms in 6H-SiC n(+)pp(+) structures passivated with a deposited oxide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7301,77 +7301,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 31 (7), pp.735-737</w:t>
@@ -7413,51 +7413,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of boron diffusion on the high-voltage behavior of 6H-SiC p(+)nn(+) structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7570,90 +7570,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance-Limiting Traps in High-Power 4H-SiC PiN Diodes Identified by Integrated DLTFS and TCAD Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shikha Kumari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Emerging Electronics (ICEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Bengalore, India. </w:t>
@@ -7704,90 +7704,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrically Active Traps in Bipolar 10 kV 8 A Silicon Carbide (SiC) PiN Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Vigneshwara Raja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On Semiconductor Materials and Devices ISSMD 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Bhubaneswar, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7812,103 +7812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimized Junction Termination Extension and Ring System for 11 kV 4H-SiC BJT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Vergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 International Semiconductor Conference (CAS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Poiana Brasov, Romania. pp.191-194, </w:t>
@@ -7972,64 +7972,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8063,77 +8063,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-barrier height characterization and DLTS study on Ti/W 4H-SiC Schottky Diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8158,77 +8158,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure et analyse de la hauteur de barrière des contacts Schottky Mo sur SiC-4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'18)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8253,103 +8253,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC lateral Schottky diode technology for integrated smart power converter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE ICIT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Lyon, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8396,77 +8396,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repetitive short-circuit measurement on SiC MOSFET</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Kanoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8491,77 +8491,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Near breakdown voltage optical beam induced current (OBIC) on 4H-SiC bipolar diode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besar Asllani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8616,90 +8616,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First steps of SiC integrated electronic functions for a smart power driver dedicated to harsh environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mogniotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8733,103 +8733,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realization and characterization of carbonic layers on 4H-SiC for electrochemical detections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Pezard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Souliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece. pp.WeP-52</w:t>
@@ -8858,103 +8858,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very High Sustainable Forward Current Densities on 4H-SiC P+N- Junctions formed by localized VLS P+ epitaxy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Lalouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davy Carole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'16</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Halkidiki, Greece</w:t>
@@ -8977,856 +8977,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classic and alternative methods of p-type doping 4H-SiC for integrated lateral devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime of holes determination in 4H-SiC using two-photon optical beam induced current method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. pp.145 - 148, </w:t>
+              <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMICND.2015.7355190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2015.7355226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388019v1</w:t>
+                <w:t xml:space="preserve">hal-01388024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized VLS Epitaxy Process as a P-type Doping Alternative Technique for 4H-SiC P/N Junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semiconductor Interface Specialists Conference (SISC 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Arlington, United States</w:t>
+              <w:t xml:space="preserve">ECSCRM'14</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.MO2-IP-08</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02428659v1</w:t>
+                <w:t xml:space="preserve">hal-02133683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime of holes determination in 4H-SiC using two-photon optical beam induced current method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thermally stable ohmic contact to p-type 4H-SiC based on Ti3SiC2 phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Abi-Tannous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Soueidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388024v1</w:t>
+                <w:t xml:space="preserve">hal-02138520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Laariedh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECSCRM'14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.MO2-IP-08</w:t>
+              <w:t xml:space="preserve">, Sep 2014, Grenoble, France. pp.TU-P-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133683v1</w:t>
+                <w:t xml:space="preserve">hal-02133686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermally stable ohmic contact to p-type 4H-SiC based on Ti3SiC2 phase</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Localized VLS Epitaxy Process as a P-type Doping Alternative Technique for 4H-SiC P/N Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selsabil Sejil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Brylinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Giardini Naxos, Italy</w:t>
+              <w:t xml:space="preserve">Semiconductor Interface Specialists Conference (SISC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Arlington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138520v1</w:t>
+                <w:t xml:space="preserve">hal-02428659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">4H-SiC P-N junctions realized by VLS for JFET lateral structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Classic and alternative methods of p-type doping 4H-SiC for integrated lateral devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davy Carole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Ferro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selsabil Sejil</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Brylinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSCRM'14</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Sinaia, Romania. pp.145 - 148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMICND.2015.7355190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133686v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie 2D du champ électrique dans les diodes SiC-4H haute tension par la technique OBIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique (SGE'14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
@@ -9855,103 +9855,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luong Viêt Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Sinaia, Romania. pp.35 - 40, </w:t>
@@ -9989,90 +9989,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-dimensional Optical Beam Induced Current measurements in 4H-SiC bipolar diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE PRIME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Grenoble, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10119,90 +10119,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal stability of SiC JFETs in conduction mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EPE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Lille, France. paper 223, </w:t>
@@ -10240,90 +10240,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SIMS analyses applied to open an optical window in 4H-SiC devices for electro-optical measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Jomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10378,51 +10378,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Runaway Robustness of SiC VJFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Ouaida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh Dung Hoang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10490,77 +10490,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal requirements of SiC Power Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Buttay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Civrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10609,359 +10609,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661500v1</w:t>
+                <w:t xml:space="preserve">hal-00661470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">CIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661470v1</w:t>
+                <w:t xml:space="preserve">hal-00661500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
@@ -10990,103 +10990,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Attach of Power Devices Using Silver Sintering - Bonding Process Optimization and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Buttay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jianfeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark C. Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HiTEN 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Oxford, United Kingdom. pp.1-7</w:t>
@@ -11115,103 +11115,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC Power Semiconductor Devices for new Applications in Power Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE PEMC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Poznan, Poland. pp.2457 - 2463, </w:t>
@@ -11243,359 +11243,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+                <w:t xml:space="preserve">Characterization of 4H-SiC junction barrier Schottky diodes by admittance vs. temperature analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Allard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pérez-Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.2</w:t>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials ECSCRM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00372982v1</w:t>
+                <w:t xml:space="preserve">hal-03331775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 4H-SiC junction barrier Schottky diodes by admittance vs. temperature analyses</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials ECSCRM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03331775v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00372982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact ohmique de faible résistivité sur SiC-4H dopé type-P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Soueidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4eme colloque sur les Matériaux du Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Toulouse, France</w:t>
@@ -11618,282 +11618,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrical properties of ohmic contact realized on p-type 4H-SiC</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">OBIC Analysis of Different Edge Terminations of Planar 1.6 kV 4H-SiC Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Vang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Perez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Newcastle upon Tyne, United Kingdom. pp.1007-1010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961607v1</w:t>
+                <w:t xml:space="preserve">hal-00368922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC Analysis of Different Edge Terminations of Planar 1.6 kV 4H-SiC Diodes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparison of electrical properties of ohmic contact realized on p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Loup</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Otsu, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368922v1</w:t>
+                <w:t xml:space="preserve">hal-02961607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of ambipolar lifetime and epilayer thickness of 5 kV SiC bipolar devices by switching transient studies</w:t>
               </w:r>
@@ -11905,51 +11905,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tarek Ben Salah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Risaletto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12007,342 +12007,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02958620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de la structure double RESURF d’un transistor JFET latéral SiC-4H pour le développement de convertisseurs de puissance intégrés</w:t>
+                <w:t xml:space="preserve">Diode PiN SiC-4H 1,2kV sur épi-wafer SiCrystal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johnny Gié</w:t>
+                <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cremillieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04619604v1</w:t>
+                <w:t xml:space="preserve">hal-04618792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode PiN SiC-4H 1,2kV sur épi-wafer SiCrystal</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Optimisation de la structure double RESURF d’un transistor JFET latéral SiC-4H pour le développement de convertisseurs de puissance intégrés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johnny Gié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème colloque Electronique de Puissance du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2006, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04618792v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-type SiC layers formed by VLS induced selective epitaxial growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Jacquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ch Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12384,103 +12384,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide Controlled Current Limiter, Current Limitation Strategies, Foreseen Applications and Benefits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Power Electronics and Motion Control (IPEMC'04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Xi'an, China</w:t>
@@ -12509,90 +12509,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HIGH VOLTAGE AND SPECIFIC POWER SILICON CARBIDE DEVICES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12647,90 +12647,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC-based current limiter devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France. pp.951-956, </w:t>
@@ -12768,103 +12768,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un transistor JFET 5 kV en SiC-4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème colloque Electronique de Puissance du Futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Toulouse, France</w:t>
@@ -12893,90 +12893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.5 kV thyristor in 4H-SiC with a JTE periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gontran Pâques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13012,355 +13012,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal simulations of silicon carbide current limiting devices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Zorngiebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.P. Chante</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lazar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 IEEE International Conference on Industrial Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498210v1</w:t>
+                <w:t xml:space="preserve">hal-02503456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Electrothermal simulations of silicon carbide current limiting devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Zorngiebel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J.-P Chante</w:t>
+                <w:t xml:space="preserve">P. Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.1135-1140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2003.1290823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02503456v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design, fabrication and characterisation of 5 kV 4H-SiC p + n planar bipolar diodes protected by junction termination extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Sassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13398,103 +13398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide specific components for power electronics system protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
@@ -13523,103 +13523,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and simulation of a planar anode GTO thyristor on SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Zorngiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS (International Semiconductor Conference)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2003, Sinaia, Romania. pp.222, </w:t>
@@ -13651,619 +13651,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00410085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substrat SiCOI : Avancées vers les applications « System on Chip »</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">OBIC measurements on 1.3 kV 6H-SiC bipolar diodes protected by Junction Lateral Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.R. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPF2002 - Colloque 2002, Electronique de Puissance du Futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400220v1</w:t>
+                <w:t xml:space="preserve">hal-02464381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact resistivity of Al/Ti ohmic contacts on p-type ion implanted 4H and 6H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Nipoti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Moscatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Scorzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Nipoti</w:t>
+                <w:t xml:space="preserve">Antonella Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gian Carlo Cardinali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2002 MRS Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Boston, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/PROC-742-K6.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02485106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low R/sub ON/ measured on 4H-SiC accu-MOSFET high power device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. P Chante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Power Semiconductor Devices and ICs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Sante Fe, United States. pp.209-212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ISPSD.2002.1016208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02471269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC measurements on 1.3 kV 6H-SiC bipolar diodes protected by Junction Lateral Extension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Substrat SiCOI : Avancées vers les applications « System on Chip »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Daval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Templier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Letertre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Linköping, Sweden</w:t>
+              <w:t xml:space="preserve">EPF2002 - Colloque 2002, Electronique de Puissance du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02464381v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limiteur de courant à forte densité de puissance en carbure de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2002, Montpellier (FR), France</w:t>
@@ -14292,103 +14292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of a 4H-SiC High Power Density Controlled Current Limiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Linköping, Sweden</w:t>
@@ -14456,51 +14456,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Templier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Letertre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Di Cioccio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14555,90 +14555,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 6H-SiC high voltage bipolar diodes under reverse biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Materials Research Society (E-MRS Spring Meeting) 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Strasbourg, France</w:t>
@@ -14667,77 +14667,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14792,103 +14792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Sinaia, Romania. pp.349-352, </w:t>
@@ -14952,64 +14952,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Nallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre P Chante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15047,103 +15047,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar silicon carbide power diodes realized by aluminum implantations and high temperature rf-annealing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Ottaviani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43rd Electronic Materials Conference (EMC 2001)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2001, Notre Dame, IN, United States</w:t>
@@ -15211,64 +15211,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
@@ -15336,51 +15336,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M Strel'Chuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ortolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15454,103 +15454,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optical Beam Induced Current Measurements: principles and applications to SiC device characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Friedrichs, Tsunenobu Kimoto, Lothar Ley, Gerhard Pensl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Carbide: Volume 1: Growth, Defects, and Novel Applications</w:t>
@@ -15752,51 +15752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mogniotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2020.114840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405784v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.042" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.576" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047099v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180282" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818806v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arvinte" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2778002" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615190v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600454" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865068v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa641d/meta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Mogniotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644735v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.739" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648360v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.63" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.223" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XF7RB2G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866581" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.545" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh M Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661435v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7041" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.567" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.633" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.871" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.863" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141506v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141505v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151710v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.571" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141518v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghaffour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souifi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lebedev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004837v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352287" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101191" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138729v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428659v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388024v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355226" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133683v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138520v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872761" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631881" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661470v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747298v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dubois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468376v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953080v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chante" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brosselard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2003.1290823" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498145v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400220v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Templier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Letertre" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485106v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Nipoti" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moscatelli" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scorzoni" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poggi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Cardinali" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-742-K6.2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471269v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Chante" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2002.1016208" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464381v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458130v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jorda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Templier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975963v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Godignon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Chante" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Isoird" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Lebedev" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Strel'Chuk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mogniotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2020.114840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2778002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arvinte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa641d/meta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.739" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Mogniotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XF7RB2G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866581" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.545" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh M Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.633" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.871" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.863" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141518v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghaffour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souifi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lebedev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004837v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352287" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101191" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138729v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388024v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355226" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133683v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428659v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872761" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631881" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661470v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747298v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961607v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dubois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468376v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953080v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chante" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brosselard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2003.1290823" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498145v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Nipoti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moscatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scorzoni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poggi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Cardinali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-742-K6.2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Chante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2002.1016208" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400220v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Templier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Letertre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458130v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jorda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Templier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975963v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Godignon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Chante" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Isoird" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Lebedev" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Strel'Chuk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>