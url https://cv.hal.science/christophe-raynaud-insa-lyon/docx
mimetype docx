--- v2 (2026-05-07)
+++ v3 (2026-05-31)
@@ -2920,303 +2920,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D Electric field imagery in 4H-SiC power diodes using OBIC technique</w:t>
+                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Electrical Engineering Symposium (SGE 2014), 72 (2), pp.20101. </w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 821-823, pp.223 - 228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjap/2015150054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01387989v1</w:t>
+                <w:t xml:space="preserve">hal-01387987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Dependence of 4H-SiC Ionization Rates Using Optical Beam Induced Current</w:t>
+                <w:t xml:space="preserve">2D Electric field imagery in 4H-SiC power diodes using OBIC technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Electrical Engineering Symposium (SGE 2014), 72 (2), pp.20101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjap/2015150054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.821-823.223⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01387987v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-Type Doping of 4H-SiC for Integrated Bipolar and Unipolar Devices</w:t>
               </w:r>
@@ -4125,575 +4125,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02166414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
+                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gontran Pâques</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 679-680, pp.567-570. </w:t>
+              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (3), pp.395-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.567⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02168909v1</w:t>
+                <w:t xml:space="preserve">hal-00661429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental determination of impact ionization coefficients in 4H-SiC</w:t>
+                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diamond and Related Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 679-680, pp.567-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.679-680.567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.diamond.2011.01.039⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00661429v1</w:t>
+                <w:t xml:space="preserve">hal-02168909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Optical triggering of SiC thyristors using UV LEDs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (7), pp.459 - 460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/el.2010.7041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00799902v1</w:t>
+                <w:t xml:space="preserve">hal-00661435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical triggering of SiC thyristors using UV LEDs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Bevilacqua</w:t>
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 47 (7), pp.459 - 460. </w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Advances in Innovative Materials and Applications, pp.46-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/el.2010.7041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.324.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00661435v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of high temperature power electronics</w:t>
               </w:r>
@@ -4968,51 +4968,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amador Pérez-Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5370,51 +5370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Bergogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7609,51 +7609,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Emerging Electronics (ICEE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Bengalore, India. </w:t>
@@ -9868,51 +9868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wide bandgap semiconductors for ultra high voltage devices. Design and characterization aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Isoird</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10609,402 +10609,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00672631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tournier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Oslo, Norway</w:t>
+              <w:t xml:space="preserve">CIMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661470v1</w:t>
+                <w:t xml:space="preserve">hal-00661500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wide Band Gap Semiconductors Benefits for High Power, High Voltage and High Temperature Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Morel</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Beyrouth, Lebanon. pp.CD</w:t>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661500v1</w:t>
+                <w:t xml:space="preserve">hal-00747298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC measurements on avalanche diodes in 4H-SiC for the determination of impact ionization coefficients</w:t>
+                <w:t xml:space="preserve">Avalanche Diodes with Low Temperature Dependence in 4H-SiC Suitable for Parallel Protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duy Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gontran Pâques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dheilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2011, Cleveland, United States</w:t>
+              <w:t xml:space="preserve">, Aug 2010, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747298v1</w:t>
+                <w:t xml:space="preserve">hal-00661470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Attach of Power Devices Using Silver Sintering - Bonding Process Optimization and Characterization</w:t>
               </w:r>
@@ -11243,277 +11243,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of 4H-SiC junction barrier Schottky diodes by admittance vs. temperature analyses</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">A Pérez-Tomás</w:t>
+                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Bergogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials ECSCRM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">5th CIPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03331775v1</w:t>
+                <w:t xml:space="preserve">hal-00372982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normally-on devices and circuits, SiC and high temperature : using SiCJFETs in power converters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Bruno Allard</w:t>
+                <w:t xml:space="preserve">Characterization of 4H-SiC junction barrier Schottky diodes by admittance vs. temperature analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Pérez-Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th CIPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nuremberg, Germany. pp.08.2</w:t>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials ECSCRM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00372982v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03331775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact ohmique de faible résistivité sur SiC-4H dopé type-P</w:t>
               </w:r>
@@ -11618,282 +11618,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OBIC Analysis of Different Edge Terminations of Planar 1.6 kV 4H-SiC Diodes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of electrical properties of ohmic contact realized on p-type 4H-SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D M Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Daniel Loup</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">H Vang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSCRM</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICSCRM'2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Otsu, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00368922v1</w:t>
+                <w:t xml:space="preserve">hal-02961607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of electrical properties of ohmic contact realized on p-type 4H-SiC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OBIC Analysis of Different Edge Terminations of Planar 1.6 kV 4H-SiC Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mihai Lazar</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Loup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Vang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Perez Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM'2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSCRM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Newcastle upon Tyne, United Kingdom. pp.1007-1010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.556-557.1007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02961607v1</w:t>
+                <w:t xml:space="preserve">hal-00368922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of ambipolar lifetime and epilayer thickness of 5 kV SiC bipolar devices by switching transient studies</w:t>
               </w:r>
@@ -12039,51 +12039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heu Vang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12164,51 +12164,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johnny Gié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12768,51 +12768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'un transistor JFET 5 kV en SiC-4H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12893,51 +12893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3.5 kV thyristor in 4H-SiC with a JTE periphery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13012,489 +13012,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+                <w:t xml:space="preserve">Electrothermal simulations of silicon carbide current limiting devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Zorngiebel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+                <w:t xml:space="preserve">J.P. Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P Chante</w:t>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2003 IEEE International Conference on Industrial Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Maribor, Slovenia. pp.1135-1140, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2003.1290823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02503456v1</w:t>
+                <w:t xml:space="preserve">hal-02498210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrothermal simulations of silicon carbide current limiting devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design, fabrication and characterisation of 5 kV 4H-SiC p + n planar bipolar diodes protected by junction termination extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Brosselard</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-P Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2003 IEEE International Conference on Industrial Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498210v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, fabrication and characterisation of 5 kV 4H-SiC p + n planar bipolar diodes protected by junction termination extension</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Lazar</w:t>
+                <w:t xml:space="preserve">Influence of different peripheral protections on the breakover voltage of a 4H-SiC GTO thyristor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Brosselard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Zorngiebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sigo Scharnholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P Chante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02498145v1</w:t>
+                <w:t xml:space="preserve">hal-02503456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silicon Carbide specific components for power electronics system protection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P Chante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials (ICSCRM'2003)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t>
@@ -13523,51 +13523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and simulation of a planar anode GTO thyristor on SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14161,76 +14161,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04400220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Limiteur de courant à forte densité de puissance en carbure de silicium</w:t>
+                <w:t xml:space="preserve">Characterization of a 4H-SiC High Power Density Controlled Current Limiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Godignon</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14240,122 +14240,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2002, Montpellier (FR), France</w:t>
+              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Linköping, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04398450v1</w:t>
+                <w:t xml:space="preserve">hal-02458130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a 4H-SiC High Power Density Controlled Current Limiter</w:t>
+                <w:t xml:space="preserve">Limiteur de courant à forte densité de puissance en carbure de silicium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Jorda</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Godignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Montserrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -14365,73 +14365,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Silicon Carbide and Related Materials (ECSCRM 2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Linköping, Sweden</w:t>
+              <w:t xml:space="preserve">Electronique de Puissance du Futur (EPF 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2002, Montpellier (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458130v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04398450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SiC On Insulator as substrate for power Schottky diodes</w:t>
               </w:r>
@@ -14661,182 +14661,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Lazar</w:t>
+                <w:t xml:space="preserve">Realization of a High Current and Low RON 600V Current Limiting Device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Godignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre P Chante</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSCRM</w:t>
+              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02476227v1</w:t>
+                <w:t xml:space="preserve">hal-02975963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4H-SiC bipolar power diodes realized by ion implantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14871,197 +14867,201 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAS 2001 International Semiconductor Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Sinaia, Romania. pp.349-352, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SMICND.2001.967481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02145397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a High Current and Low RON 600V Current Limiting Device</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P Godignon</w:t>
+                <w:t xml:space="preserve">A comparative study of high temperature Aluminium post-implantation annealing in 6H and 4H-SiC, non-uniformity temperature effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Planson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Locatelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Isoird</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Silicon Carbide and Related Materials</w:t>
+              <w:t xml:space="preserve">ICSCRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2001, Tsukuba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975963v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02476227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bipolar silicon carbide power diodes realized by aluminum implantations and high temperature rf-annealing</w:t>
               </w:r>
@@ -15506,51 +15506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dheilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brosselard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Friedrichs, Tsunenobu Kimoto, Lothar Ley, Gerhard Pensl. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Silicon Carbide: Volume 1: Growth, Defects, and Novel Applications</w:t>
@@ -15752,51 +15752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mogniotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2020.114840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2778002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arvinte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa641d/meta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.739" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Mogniotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387989v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150054" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XF7RB2G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387987v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.223" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866581" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.545" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh M Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168909v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.567" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661435v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7041" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.633" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.871" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.863" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141518v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghaffour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souifi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lebedev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004837v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352287" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101191" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138729v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388024v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355226" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133683v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428659v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872761" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631881" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661470v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747298v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368922v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961607v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dubois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468376v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953080v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498210v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chante" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brosselard" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2003.1290823" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498145v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Nipoti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moscatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scorzoni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poggi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Cardinali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-742-K6.2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Chante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2002.1016208" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400220v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Templier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Letertre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398450v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458130v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jorda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Templier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975963v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Godignon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Chante" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Isoird" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Lebedev" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Strel'Chuk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199489v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besar Asllani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Planson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10854-023-10813-z" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147050v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Avi&#241;&#243;-Salvad&#243;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Buttay" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raynaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bevilacqua" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2023.3281705" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276812v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ammar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Vergne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigo Scharnholz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Vi&#234;t Phung" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59277/ROMJIST.2023.2.06" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826217v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Sonneville" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atse Julien Eric N&#8217;dohi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2022.105575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03196323v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Locatelli" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Mogniotte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Arvinte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grosset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2020.114840" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02053053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong-Viet Phung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bevilacqua" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Hamad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2019.01.042" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436812v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Zhang" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.963.576" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02418097v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Avi&#241;o Salvado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2019.2955181" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047099v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2018180282" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405784v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mogniotte" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Michel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864533v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2017.2778002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Arvinte" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.924.577" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865068v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/aa641d/meta" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644735v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pezard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Souli&#232;re" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buret" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.739" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J F Mogniotte" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Allard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01648360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selsabil Sejil" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lalouat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Carole" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brylinski" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.897.63" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615190v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Carole" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brylinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201600454" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388031v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cayrel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.205" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387992v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Abi-Tannous" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Soueidan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2016.2556725" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.553" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388035v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.858.245" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387983v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Laariedh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.789" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387987v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.821-823.223" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387989v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150054" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-XF7RB2G4-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01626119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalouat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01387924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4866581" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00881667v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ouaida" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bergogne" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2013.2287714" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799884v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Dung Hoang" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Riva" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.740-742.929" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672440v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Civrac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2011.2181390" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803059v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh Nguyen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gontran P&#226;ques" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.545" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jomard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Minh M Nguyen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.717-720.885" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dheilly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2011.01.039" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J254LNSK-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.679-680.567" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661435v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el.2010.7041" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00799902v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brosselard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.324.46" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00597432v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2010.10.003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K3PF4K9X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186368v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diamond.2009.09.015" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391462v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amador P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.615-617.671" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452237v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Salah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Risaletto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Besbes" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.600-603.1031" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369314v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Loup" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillippe Godignon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Perez Rodriguez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.556-557.1007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371563v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04362494v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jacquier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Dubois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.483-485.633" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458100v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Montserrat" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.871" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04091213v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.R. Wang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.433-436.863" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Isoird" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.1289" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141477v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Isoird" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cm Johnson" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Wright" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151714v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.389-393.827" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141505v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151710v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Ottaviani" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.353-356.571" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141506v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croci" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plossu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Balland" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141518v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281030v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.338-342.1363" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141515v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Autran" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Masson" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Freud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141523v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ghaffour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lauer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Souifi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141570v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ortolland" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Souifi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Senes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141601v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Lebedev" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00141621v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. N. Andreev" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571350v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shikha Kumari" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE67165.2025.11409767" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03990840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Vigneshwara Raja" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Morel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAS56377.2022.9934390" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942728v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Molin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Kanoun" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352285" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004837v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02983328v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352287" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980834v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138767v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumei Wei" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646319v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2017.8101191" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Souliere" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138729v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388024v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355226" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133683v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138520v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ferro" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133686v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428659v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388019v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2015.7355190" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065307v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388002v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2014.6966383" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2014.6872761" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631881" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747300v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00759975v2" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672631v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661500v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747298v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661470v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672619v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Masson" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianfeng Li" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark C. Johnson" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373016v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPEPEMC.2008.4635632" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372982v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331775v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D M Nguyen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A P&#233;rez-Tom&#225;s" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04606381v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Soueidan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tournier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02961607v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Vang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368922v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Godignon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958620v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04618792v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heu Vang" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cremillieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619604v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Gi&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953086v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jacquier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Dubois" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Ferro" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468376v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621819v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032970v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.457-460.951" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621465v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Di Cioccio" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billon" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953080v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bouchet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498210v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Chante" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lazar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brosselard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2003.1290823" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498145v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P Chante" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Sassi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503456v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zorngiebel" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503449v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00410085v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Zorngiebel" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2003.1252421" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464381v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485106v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Nipoti" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Moscatelli" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scorzoni" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Poggi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Cardinali" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/PROC-742-K6.2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02471269v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nallet" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Godignon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. P Chante" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPSD.2002.1016208" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04400220v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Daval" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Templier" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Letertre" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02458130v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Jorda" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398450v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464356v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Daval" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Templier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Letertre" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712596v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975963v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nallet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Godignon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre P Chante" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145397v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMICND.2001.967481" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476227v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275712v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975956v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Isoird" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lazar" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03712441v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Lebedev" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Strel'Chuk" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661529v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>