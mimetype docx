--- v0 (2026-03-05)
+++ v1 (2026-04-30)
@@ -501,174 +501,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Édouard Levé : Ressusciter Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Raymond Roussel, avril 2021 (1104), pp.92-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03207013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les “Temps mêlés” » de l’Oulipo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 25 (5), pp.566-574. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17409292.2021.1992116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17409292.2021.1992116⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03551803v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03207013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les Gais Savoirs de l'Oulipo : Entre érudition et mystification », dans L'Oulipo et les savoirs (C. de Bary et A. Schaffner éds.), Formules, #21, Presses Universitaires du Nouveau Monde, New Orleans, LA, USA, nov. 2018, p. 61-80</w:t>
               </w:r>
@@ -717,165 +717,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01990583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jacques Roubaud et la philosophie - M. Goodman rêve de philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Filología Francesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.99-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01760923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le(s) Voyage(s) d’Hiver(s) : fiction centrifuge/fictions transfuges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Relire Perec, Christelle Reggiani (éd.), 122, pp.347-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449996v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01760923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Intersections critiques » : de quelques mécanismes transfictionnels liés aux savoirs dans Le Voyage d'hiver et ses suites</w:t>
               </w:r>
@@ -1140,165 +1140,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01251062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Harry Mathews/Raymond Roussel : Comment j’ai réécrit certains de ses livres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Raymond Roussel 3 : musicalisation et théâtralisation du texte roussellien, Anne-Marie Amiot et Christelle Reggiani (dir.), 3, pp.181-204</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Roubaud piéton de Paris - échantillons de mémoire urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, Lieu de mémoire, 2 (1), pp.22-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01249710v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01294218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Books-jacking” : livres et bibliothèques dans le cycle d’Hortense (Jacques Roubaud)</w:t>
               </w:r>
@@ -1448,303 +1448,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taxinomies rousselliennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roussel : hier, aujourd'hui, Colloque Cerisy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CCIC Cerisy, Jun 2012, CERISY LA SALLE, France. pp.129-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tout ce que je peux… écrire sur Claude Closky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formules: Formes : Supports / Espaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cerisy-La-Salle, France. p. 389-411</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Taxinomies rousselliennes</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “qui-perd-gagne” de Christian Oster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roussel : hier, aujourd'hui, Colloque Cerisy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CCIC Cerisy, Jun 2012, CERISY LA SALLE, France. pp.129-45</w:t>
+              <w:t xml:space="preserve">Le Malaise existentiel dans le roman français de l'extrême-contemporain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d’Amsterdam en collaboration avec la Maison Descartes, Oct 2008, AMSTERDAM, Pays-Bas. pp.57-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01294222v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ô temps suspends ton… vol : Le Plagiat par anticipation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> OuLiPo – La dernière avant-garde continentale ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Buffalo, États-Unis. pp.65-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292355v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01294222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Viles Villes : les urbanités amputées de Régis Jauffret (Microfictions) » : Colloque « Urbanités littéraires [Cityscapes - Literary Escapes] », University at Buffalo - SUNY, New-York University State, USA, 10-13 septembre 2009 (Organisation Jean-Jacques Thomas, Justin Read, Laura Chiesa et Christina Milletti. Texte paru dans Formes Urbaines de la création contemporaine, dir. Bernardo Schiavetta et Jan Baetens, Formules n°14, 2010 (pp. 81-96).</w:t>
               </w:r>
@@ -2097,890 +2097,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04217512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Roussel : Merveilleux, sciences et fictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermes Salceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 7, 2022, Hermes Salceda, 978-2-406-11581-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03716878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jacques Bens - Mémoires d'un &amp;quot;vieux crocodile&amp;quot;. Correspondance (1952-2001). Textes réunis et présentés par Marc Lapprand et Christophe Reig, avec la participation de Bertrand Tassou.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lapprand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9782745357892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Arnaud chef d'orchestre de l'Oulipo - Correspondance 1961-1998. Textes réunis et présentés par Marc Lapprand et Christophe Reig, Paris, éditions Honoré Champion, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lapprand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01694144v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Arnaud, chef d'orchestre de l'Oulipo : correspondance 1961-1998</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lapprand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Lapprand, Christophe Reig. Honoré Champion, pp.260, 2018, 9782745346513</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01710288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Jauffret - éclats de la fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Reig. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, collections "Écrivains d'aujourd'hui", Alain Schaffner, 978-2-87854-913-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Romestaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Reig, Alain Romestaing, Alain Schaffner (dir.). , 2016, 978-2-87854-690-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393916v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raymond Roussel, orfèvre de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Champion</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9782745357892</w:t>
+                <w:t xml:space="preserve">Hermes Salceda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christophe Reig; Hermes Salceda. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 5, 2016, Série Lettres Modernes / Raymond Roussel, 9782812447761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Roussel : Merveilleux, sciences et fictions</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Bénabou. Archiviste de l'infini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Schaffner</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2015, 9782878546385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières de la non-fiction – littérature, cinéma, arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alison Sian James</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alison James, Christophe Reig. Presses Universitaires de Rennes, 2014, Interférences, 978-2-7535-2898-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01249708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constrained worlds / Mondes contraints, Présentation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reggiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 7, 2022, Hermes Salceda, 978-2-406-11581-6</w:t>
+              <w:t xml:space="preserve">Christelle Reggiani, Christophe Reig, Jean-Jacques Thomas. Presses Universitaires du Nouveau Monde, 17, 2013, Revue Formules "Constrained worlds / Mondes contraints", Jean-Jacques Thomas, 9781937030360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Noël Arnaud chef d'orchestre de l'Oulipo - Correspondance 1961-1998. Textes réunis et présentés par Marc Lapprand et Christophe Reig, Paris, éditions Honoré Champion, 2018.</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01249420v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Image/Texte : formes, trajectoires, frictions », Présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...76 lines deleted...]
-                <w:t xml:space="preserve">Christophe Reig</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Reggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...576 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christelle Reggiani, Christophe Reig, Hermes Salceda. Presses Universitaires du Nouveau Monde, 15, 2011, Revue Formules, 9781937030100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3205,51 +3205,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Revue des lettres modernes : &amp;quot;Raymond Roussel dans son temps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermes Salceda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Christophe Reig, Hermes Salceda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Raymond Roussel dans son temps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, </w:t>
@@ -3755,199 +3755,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04126205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Carrère : au Royaume des scénarii</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacqueline Nacache; Régis Salado. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emmanuel Carrère – un écrivain au prisme du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9791037007979</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02298508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Édouard Levé : l’inventaire de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Dupont et Eric Trudel (éds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poétiques de la liste et imaginaire sériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nota Bene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.237-259, 2019, 978-2-89518-644-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104080v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-02298508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écrire à l’ère du vide : Oster, Jauffret, Houellebecq</w:t>
               </w:r>
@@ -4178,51 +4178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ombre portée de l’écrivain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Romestaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4435,199 +4435,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01292411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oulipo-litiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Reig</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henri Béhar Pierre Taminiaux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Poésie et Politique au XX° siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-84, 2011, 9782705680268</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01292352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nabokov, Lahougue, Edmunds : doubles, spectres et filigranes…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Chamayou &amp; Nathalie Solomon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fantômes d’Écrivains </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.157-174, 2011, 9782354121266</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01294221v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">hal-01292352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Oulipo sur la scène internationale : ressorts formels et comiques</w:t>
               </w:r>
@@ -5043,51 +5043,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="661A1FD4"/>
+    <w:nsid w:val="CD31F810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +5274,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-reig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6580-6871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087743779" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/237960461" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385467613" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris3.academia.edu/ChristopheReig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11582-3.p.0219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089709ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1992116" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207013v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449996v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2016.1173847" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249710v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221087v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292355v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapprand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drq Raymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-oulipo-generations.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18869-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100820640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795127v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12712-book-08535789-9782745357892.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10694-book-08534651-9782745346513.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01710288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/regis-jauffret-eclats-de-la-fiction" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2375" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393916v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Sian James" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/cn/products/book/mimer-miner-rimer-le-cycle-romanesque-de-jacques-roubaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-4-raymond-roussel-dans-son-temps.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18441-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/critique-litteraire/871-ecrire-classique-et-persistance-des-belles-langues-1980-2020-9782364415430.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-oulipo-et-la-seconde-guerre-mondiale-5301.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/linguistique-et-stylistique/810-la-langue-de-regis-jauffret-9782364414686.html?search_query=jauffret&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04126247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04126205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298508v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/emmanuel-carrere-le-point-de-vue-de-ladversaire#" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221091v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/paul-fournel-liberte-sous-contrainte#" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294221v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupvd/773" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4025-poesie-et-politique.html" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/book.php?book_id=351" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.punouveaumonde.com/le_pied_de_la_lettre.htm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/travaux-de-linguistique-et-de-stylistique-francaises/ecrire-lenigme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-reig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6580-6871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087743779" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/237960461" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385467613" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris3.academia.edu/ChristopheReig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11582-3.p.0219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089709ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1992116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2016.1173847" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapprand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drq Raymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-oulipo-generations.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18869-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100820640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12712-book-08535789-9782745357892.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10694-book-08534651-9782745346513.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01710288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/regis-jauffret-eclats-de-la-fiction" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2375" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Sian James" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/cn/products/book/mimer-miner-rimer-le-cycle-romanesque-de-jacques-roubaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-4-raymond-roussel-dans-son-temps.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18441-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/critique-litteraire/871-ecrire-classique-et-persistance-des-belles-langues-1980-2020-9782364415430.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-oulipo-et-la-seconde-guerre-mondiale-5301.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/linguistique-et-stylistique/810-la-langue-de-regis-jauffret-9782364414686.html?search_query=jauffret&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04126247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04126205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/emmanuel-carrere-le-point-de-vue-de-ladversaire#" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221091v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/paul-fournel-liberte-sous-contrainte#" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4025-poesie-et-politique.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupvd/773" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/book.php?book_id=351" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.punouveaumonde.com/le_pied_de_la_lettre.htm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/travaux-de-linguistique-et-de-stylistique-francaises/ecrire-lenigme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>