--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,4988 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...4936 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:148.26254826255px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Christophe REIG </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur associé à l'UMR 7172, « Thalim », (CNRS, Sorbonne nouvelle, ENS), Christophe Reig est maître de conférences HDR, classe normale, (section 9) à l’UPVD (CRESEM / EA 7397) .</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">christophe-reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6580-6871</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">087743779</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">237960461</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=YyGrxY0AAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000385467613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chercheur associé à l'UMR 7172, « Thalim », (CNRS, Sorbonne nouvelle, ENS),  Christophe Reig est maître de conférences HDR  (section 9) à l’UPVD (CRESEM / EA 7397) .Il a obtenu son Habilitation à Diriger les Recherches à l'Université Sorbonne Nouvelle, avec un dossier intitulé « Arts de la contrainte, arts de la fiction », sous la direction d'Alain Schaffner.Ses recherches se déploient selon plusieurs axes complémentaires qui interrogent les frontières de la fiction contemporaine et les poétiques formelles. Il a ainsi consacré de nombreux travaux à l'Ouvroir de Littérature Potentielle, dont il étudie à la fois les poétiques collectives, l'ethos de groupe et les trajectoires individuelles de ses membres. Marcel Bénabou, Paul Fournel, Jacques Jouet, Hervé Le Tellier, Georges Perec et Jacques Roubaud constituent ainsi les foyers privilégiés de son exploration du potentiel romanesque des contraintes. Sa monographie Mimer, Miner, Rimer : le cycle romanesque de Jacques Roubaud (Rodopi, 2006) est l'aboutissement d'une étude minutieuse de l'œuvre roubaldienne, tandis que son travail éditorial sur les correspondances de l'Oulipo (avec Marc Lapprand) enrichit l'histoire institutionnelle et critique du mouvement.En juillet 2023, il a coorganisé avec Marc Lapprand (Université de Victoria), Dominique Raymond (Université du Québec à Trois-Rivières) et Alain Schaffner (Sorbonne Nouvelle) le colloque de Cerisy « Oulipo : générations », dont les actes viennent de paraître aux éditions Classiques Garnier (2025). Ce colloque, tenu sur les lieux mêmes où l'Ouvroir naquit soixante ans auparavant, a rassemblé une vingtaine de chercheurs internationaux et plusieurs membres de l'Oulipo pour dresser un bilan critique des permanences et métamorphoses du groupe.Son intérêt pour les procédés d'écriture contrainte l'a naturellement conduit à étudier Raymond Roussel, « plagiaire par anticipation » de l'Oulipo. Avec Hermes Salceda, il a codirigé depuis 2016 de nombreux numéros de la série « Raymond Roussel » des Cahiers Lettres Modernes (Classiques Garnier), dans laquelle ont déjà paru trois volumes : Roussel, orfèvre de la langue (2016), Roussel : Merveilleux, sciences et fictions (2022) et Raymond Roussel en son temps (2025). Ces publications examinent l'inscription singulière de l'écrivain dans l'histoire littéraire française, sa réception par les avant-gardes et les arts plastiques.Au-delà du périmètre oulipien, ses recherches embrassent des écrivains contemporains majeurs tels que Régis Jauffret – auquel il consacre actuellement une monographie. En août 2024, il a coorganisé avec Christelle Reggiani (Sorbonne Université) le colloque de Cerisy « Régis Jauffret : les pouvoirs de la fiction », tenu en présence de l'écrivain. Les actes paraîtront aux Presses Universitaires du Septentrion. Son intérêt pour le romanesque contemporain et les puissances de la fiction l'a conduit à explorer les théories de la fiction narrative, les formes de réécritures, ainsi que les rapports entre art contemporain et écriture littéraire (Claude Closky, Édouard Levé). Ces interrogations trouvent un prolongement dans ses travaux sur les frontières génériques et médiatiques de la fiction, où se nouent questions esthétiques et épistémologiques.De 2010 à 2017, il a codirigé la revue Formules – revue des créations formelles (subv. Melodia E. Jones chair/State University of New York) avec Christelle Reggiani, Hermes Salceda et Jean-Jacques Thomas, contribuant ainsi à l'essor international des études sur la littérature à contraintes. Il a par ailleurs été « Partner Investigator » du programme financé par l'Australian Research Council intitulé Potential Literatures: The Oulipo and Literary Invention (2018-2020), dans le cadre duquel il a co-organisé le colloque international The Effects of Oulipo (Sydney, décembre 2019).Pour une liste des publications à jour, merci de bien vouloir de cliquer </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turbulences : les programmes romanesques de L'Anomalie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ultracontemporanea</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Le prisme des anomalies, pp.81-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04055252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orlov la nuit. Dévorer Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue des Lettres Modernes. Raymond Roussel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Classiques Garnier, Raymond Roussel, n° 7, pp. 219-236. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-11582-3.p.0219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Vian oulipien potentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes littéraires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Boris Vian en son deuxième siècle, 51 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1089709ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03696321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Levé : Ressusciter Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Raymond Roussel, avril 2021 (1104), pp.92-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “Temps mêlés” » de l’Oulipo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 25 (5), pp.566-574. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2021.1992116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03551803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Gais Savoirs de l'Oulipo : Entre érudition et mystification », dans L'Oulipo et les savoirs (C. de Bary et A. Schaffner éds.), Formules, #21, Presses Universitaires du Nouveau Monde, New Orleans, LA, USA, nov. 2018, p. 61-80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, L'Oulipo et les savoirs (C. de Bary et A. Schaffner éds, Presses Universitaires du Nouveau Monde, New Orleans, LA, USA., 21, pp.61-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01990583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud et la philosophie - M. Goodman rêve de philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cuadernos de Filología Francesa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28, pp.99-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01760923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le(s) Voyage(s) d’Hiver(s) : fiction centrifuge/fictions transfuges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Relire Perec, Christelle Reggiani (éd.), 122, pp.347-366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Intersections critiques » : de quelques mécanismes transfictionnels liés aux savoirs dans Le Voyage d'hiver et ses suites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 20 (3), pp.453-460. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17409292.2016.1173847⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Directeur du Musée des Cadeaux des chefs d'État de l'étranger… (Jacques Jouet) : roman des objets, objets du roman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Jacques Jouet (dir. Marc Lapprand &amp; Dominique Moncond’huy), 118, pp.37-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les autofrictions de Harry Mathews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Cinquante ans d’Oulipo : de la contrainte à l’œuvre » 100, pp.175-190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Récits de recettes, recettes de récit – Antitexte et Métatexte dans le cycle romanesque de Jacques Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Constrained Worlds/Mondes Contraints, 17, pp.141-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Mathews/Raymond Roussel : Comment j’ai réécrit certains de ses livres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Lettres Modernes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Raymond Roussel 3 : musicalisation et théâtralisation du texte roussellien, Anne-Marie Amiot et Christelle Reggiani (dir.), 3, pp.181-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Roubaud piéton de Paris - échantillons de mémoire urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RELIEF - Revue électronique de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, Lieu de mémoire, 2 (1), pp.22-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Books-jacking” : livres et bibliothèques dans le cycle d’Hortense (Jacques Roubaud)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Versants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Les bibliothèques dans les romans / Biblioteche Nei Romanzi / Las bibliotecas en las novelas », textes réunis par Alessandro Martini, Genève, Slatkine, 2007 (p. 261-278)., Numéro double spécial 53-54, pp.261-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leiris/Roubaud : règles des jeux/jeux dans les règles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Surréalisme et contraintes formelles, Henri Béhar et Alain Chevrier, éds, Paris, Noesis, 11, (pp. 43-56)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taxinomies rousselliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roussel : hier, aujourd'hui, Colloque Cerisy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CCIC Cerisy, Jun 2012, CERISY LA SALLE, France. pp.129-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout ce que je peux… écrire sur Claude Closky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formules: Formes : Supports / Espaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cerisy-La-Salle, France. p. 389-411</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les “qui-perd-gagne” de Christian Oster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Malaise existentiel dans le roman français de l'extrême-contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université d’Amsterdam en collaboration avec la Maison Descartes, Oct 2008, AMSTERDAM, Pays-Bas. pp.57-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ô temps suspends ton… vol : Le Plagiat par anticipation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> OuLiPo – La dernière avant-garde continentale ? </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Buffalo, États-Unis. pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Viles Villes : les urbanités amputées de Régis Jauffret (Microfictions) » : Colloque « Urbanités littéraires [Cityscapes - Literary Escapes] », University at Buffalo - SUNY, New-York University State, USA, 10-13 septembre 2009 (Organisation Jean-Jacques Thomas, Justin Read, Laura Chiesa et Christina Milletti. Texte paru dans Formes Urbaines de la création contemporaine, dir. Bernardo Schiavetta et Jan Baetens, Formules n°14, 2010 (pp. 81-96).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urbanités de la création contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Jacques Thomas; Justin Read, Laura Chiesa Christina Miletti, Sep 2009, Buffalo, États-Unis. pp.81-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Mathews : les maux dans la peinture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Forme et l'informe dans la création moderne et contemporaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernardo Schiavetta; Jean-Jacques Thomas, Jul 2008, CERISY LA SALLE, France. pp.297-315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Oulipo : Générations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapprand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Drq Raymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Colloques de Cerisy, Pierre Glaudes, 978-2-406-18867-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18869-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Levé : Œuvres – Journal – Autoportrait – Suicide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reggiani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses du Septentrion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 75, 2023, 978-2-490889-09-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roussel : Merveilleux, sciences et fictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Salceda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">, 7, 2022, Hermes Salceda, 978-2-406-11581-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03716878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bens - Mémoires d'un &amp;quot;vieux crocodile&amp;quot;. Correspondance (1952-2001). Textes réunis et présentés par Marc Lapprand et Christophe Reig, avec la participation de Bertrand Tassou.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapprand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9782745357892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Arnaud chef d'orchestre de l'Oulipo - Correspondance 1961-1998. Textes réunis et présentés par Marc Lapprand et Christophe Reig, Paris, éditions Honoré Champion, 2018.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapprand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noël Arnaud, chef d'orchestre de l'Oulipo : correspondance 1961-1998</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lapprand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Lapprand, Christophe Reig. Honoré Champion, pp.260, 2018, 9782745346513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jauffret - éclats de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Reig. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017, collections "Écrivains d'aujourd'hui", Alain Schaffner, 978-2-87854-913-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Reig, Alain Romestaing, Alain Schaffner (dir.). , 2016, 978-2-87854-690-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Roussel, orfèvre de la langue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Salceda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Reig; Hermes Salceda. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 5, 2016, Série Lettres Modernes / Raymond Roussel, 9782812447761</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Bénabou. Archiviste de l'infini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Sorbonne Nouvelle, 2015, 9782878546385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontières de la non-fiction – littérature, cinéma, arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison Sian James</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Alison James, Christophe Reig. Presses Universitaires de Rennes, 2014, Interférences, 978-2-7535-2898-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constrained worlds / Mondes contraints, Présentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Salceda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Reggiani, Christophe Reig, Jean-Jacques Thomas. Presses Universitaires du Nouveau Monde, 17, 2013, Revue Formules "Constrained worlds / Mondes contraints", Jean-Jacques Thomas, 9781937030360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Image/Texte : formes, trajectoires, frictions », Présentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Reggiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Salceda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christelle Reggiani, Christophe Reig, Hermes Salceda. Presses Universitaires du Nouveau Monde, 15, 2011, Revue Formules, 9781937030100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01249417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mimer, Miner, Rimer : le cycle romanesque de Jacques Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodopi-Brill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 275, 2006, Faux Titre 9042019786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01248817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Clinaménique ou climatérique ? – un nouveau romanesque oulipien ? Paul Fournel et Hervé Le Tellier »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oulipo : générations, actes du colloque de Cerisy, Marc Lapprand, Dominique Raymond, Christophe Reig, Alain Schaffner (dir.), Paris, Classiques Garnier, 2025 (pp. 179-194).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Colloques de Cerisy, 978-2-406-18867-4. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18869-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05342210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Revue des lettres modernes : &amp;quot;Raymond Roussel dans son temps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermes Salceda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Reig, Hermes Salceda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Raymond Roussel dans son temps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Cahiers Lettres Modernes Minard, série Roussel, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18441-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05046087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« À la recherche de l’inaperçu. Postérités perecquiennes : François Bon (Paysage Fer, 2000) Thomas Clerc (Intérieur, 2013) Philippe Vasset (Un livre blanc, 2007), (p. 209-226).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Inaperçu : D. Garncarzyk, G. Jay-Robert, N. Solomon (dir.). Perpignan, Presses Universitaires de Perpignan, 2025 (p. 209-226).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUP, 2025, 978-2_35412-488-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05020000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Emmanuel Carrère “classique d’aujourd’hui” », pp. 59-70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claire Badiou-Monferran; Adrienne Petit; Sandrine Vaudrey-Luigi (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écrire classique et persistance des belles langues, 1980-2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EUD</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Écritures</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ici Londres&amp;quot; : Les oulipiens parlent aux oulipiens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Glynn; Jean-Michel Gouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Oulipo et la Seconde Guerre mondiale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Bordeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-130, 2023, 979-10-300-0992-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Jauffret : pour une rhétorique augmentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de Régis Jauffret « pirate des mots, du langage », Bérengère Moricheau-Airaud et Cécile Narjoux (dir.) ; Dijon, EUD, 2023 (</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Universitaires de Dijon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.87-99, 2023, 978-2-36441-468-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Levé : Ressusciter Roussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, n°1104, p. 92-103, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les “Temps mêlés” » de l’Oulipo, Contemporary French and Francophone Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, p. 566-574, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04126205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : au Royaume des scénarii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jacqueline Nacache; Régis Salado. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère – un écrivain au prisme du cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9791037007979</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02298508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Édouard Levé : l’inventaire de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nathalie Dupont et Eric Trudel (éds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétiques de la liste et imaginaire sériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nota Bene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-259, 2019, 978-2-89518-644-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02104080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire à l’ère du vide : Oster, Jauffret, Houellebecq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jérôme Duwa; Pierre Taminiaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures et arts du vide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermann, pp.99-112, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mots pour maux – douleur, souffrance et cruauté chez Régis Jauffret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régis Jauffret - éclats de la fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-86, 2017, Écrivains d'aujourd'hui, 978-2-87854-913-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01587313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Morceaux de) Bravoure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christophe Reig; Alain Romestaing; Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l'adversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 978-2-87854-690-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01393923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ombre portée de l’écrivain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Romestaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Schaffner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmanuel Carrère : le point de vue de l’adversaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 7-15., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lector in nebula : les infortunes de l’herméneute – Jette ce livre avant qu’il soit trop tard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marcel Bénabou archiviste de l’Infini</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, 2015, 978-2-87854-638-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01221091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fragments amoureux d’un discours : titres et intertitres dans Un homme regarde une femme (Paul Fournel)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Bloomfield, Alain Romestaing, Alain Schaffner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paul Fournel Liberté sous contrainte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.59-72, 2014, 978-2-87854-625-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oulipo-litiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Henri Béhar Pierre Taminiaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie et Politique au XX° siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.69-84, 2011, 9782705680268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabokov, Lahougue, Edmunds : doubles, spectres et filigranes…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Chamayou &amp; Nathalie Solomon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fantômes d’Écrivains </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.157-174, 2011, 9782354121266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01294221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Oulipo sur la scène internationale : ressorts formels et comiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Chamayou, Alastair Ducan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Rire européen - échanges et confrontations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Perpignan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-82, 2010, 9782354120542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nomen est [h]omen : variations onomastiques dans Le Voyage d’Hiver de Perec et ses séquelles oulipiennes », « Nomen est [h]omen : variations onomastiques dans Le Voyage d’Hiver de Perec et ses séquelles oulipiennes » (pp. 117-132).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermes Salceda &amp; Jean-Jacques Thomas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Le Pied de la Lettre – créativité et littérature potentielle </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires du Nouveau Monde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp. 117-132, 2010, 1-88943-42-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Romans à énigmes / énigmes du roman » (pp. 187-199)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Magné et Christelle Reggiani </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Énigme dans les Lettres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses de l'Université Paris-Sorbonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 978-2-84050-529-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’imagination informatique de Jacques Roubaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Reig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mesures et démesure dans les lettres françaises au XXe siècle, théâtre, surréalisme et avant-gardes littéraires, mélanges offerts à Henri Béhar, textes recueillis par Jean-Pierre Goldenstein et Michel Bernard, Paris, Honoré Champion, coll. « Congrès, colloques et conférences. Époque moderne et contemporaine », n°19, 2007 (pp. 435-446).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 19, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Honoré Champion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2007, coll. « Congrès, colloques et conférences. Époque moderne et contemporaine », n°19, 2007 (pp. 435-446)., 9782745315595</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01248823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId109"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -5043,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD31F810"/>
+    <w:nsid w:val="65A03642"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5274,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-reig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6580-6871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087743779" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/237960461" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385467613" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris3.academia.edu/ChristopheReig" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055252v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129062v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11582-3.p.0219" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696321v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089709ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207013v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551803v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1992116" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990583v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760923v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449996v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325894v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2016.1173847" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294164v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292739v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251062v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294218v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249710v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248822v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248826v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294165v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294222v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297089v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342209v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapprand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drq Raymond" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-oulipo-generations.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18869-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100820640" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716878v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795127v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12712-book-08535789-9782745357892.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694144v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10694-book-08534651-9782745346513.html" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01710288v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587286v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/regis-jauffret-eclats-de-la-fiction" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316571v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2375" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249708v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Sian James" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249420v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249417v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248817v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/cn/products/book/mimer-miner-rimer-le-cycle-romanesque-de-jacques-roubaud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046087v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-4-raymond-roussel-dans-son-temps.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18441-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020000v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019959v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/critique-litteraire/871-ecrire-classique-et-persistance-des-belles-langues-1980-2020-9782364415430.html" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-oulipo-et-la-seconde-guerre-mondiale-5301.html" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173342v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/linguistique-et-stylistique/810-la-langue-de-regis-jauffret-9782364414686.html?search_query=jauffret&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04126247v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04126205v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104080v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964788v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587313v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393923v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449688v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/emmanuel-carrere-le-point-de-vue-de-ladversaire#" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221091v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292411v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/paul-fournel-liberte-sous-contrainte#" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292352v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4025-poesie-et-politique.html" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294221v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupvd/773" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292343v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/book.php?book_id=351" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.punouveaumonde.com/le_pied_de_la_lettre.htm" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292316v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/travaux-de-linguistique-et-de-stylistique-francaises/ecrire-lenigme" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248823v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/christophe-reig" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6580-6871" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/087743779" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/237960461" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=YyGrxY0AAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000385467613" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris3.academia.edu/ChristopheReig" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04055252v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04129062v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-11582-3.p.0219" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696321v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1089709ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03207013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551803v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2021.1992116" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990583v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01760923v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01325894v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2016.1173847" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294164v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292739v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294218v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249710v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248822v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248826v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294165v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221087v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294222v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292355v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297086v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297089v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342209v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lapprand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schaffner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Drq Raymond" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/l-oulipo-generations.html" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18869-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217512v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reggiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100820640" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716878v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hermes Salceda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795127v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/editions-honore-champion/12712-book-08535789-9782745357892.html" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694144v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/10694-book-08534651-9782745346513.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01710288v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587286v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/regis-jauffret-eclats-de-la-fiction" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393916v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Romestaing" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316571v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2375" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221119v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249708v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison Sian James" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01249417v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01248817v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brill.com/cn/products/book/mimer-miner-rimer-le-cycle-romanesque-de-jacques-roubaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05342210v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046087v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/index.php/la-revue-des-lettres-modernes-2025-4-raymond-roussel-dans-son-temps.html" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18441-6" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05020000v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019959v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.ube.fr/critique-litteraire/871-ecrire-classique-et-persistance-des-belles-langues-1980-2020-9782364415430.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391521v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-oulipo-et-la-seconde-guerre-mondiale-5301.html" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173342v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/linguistique-et-stylistique/810-la-langue-de-regis-jauffret-9782364414686.html?search_query=jauffret&amp;amp;results=1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04126247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04126205v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02298508v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104080v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.groupenotabene.com" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964788v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587313v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393923v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449688v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/emmanuel-carrere-le-point-de-vue-de-ladversaire#" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01221091v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292411v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/paul-fournel-liberte-sous-contrainte#" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292352v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-hermann.fr/4025-poesie-et-politique.html" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294221v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/pupvd/773" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292343v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pup.univ-perp.fr/book.php?book_id=351" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.punouveaumonde.com/le_pied_de_la_lettre.htm" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292316v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/travaux-de-linguistique-et-de-stylistique-francaises/ecrire-lenigme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01248823v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>