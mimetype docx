--- v0 (2026-03-20)
+++ v1 (2026-04-28)
@@ -234,559 +234,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphatization in the São Pedro and São Paulo Archipelago (SPSPA), Equatorial Atlantic, Brazil: Insights from guano leaching and chemical weathering</w:t>
+                <w:t xml:space="preserve">Comment on “E Re-examination of the Aïn Allegua-Aguiba Celestite-Pb-Zn salt diapir-related Mississippi Valley-Type Deposits (Nappes zone, Northwestern Tunisia): New conceptual model”-A discussion by Aroua Mzoughi, Hechmi Garnit, Salah Bouhlel, Georges Beaudoin, Driss Khlifa, Anis Barkouti, ZiedTabaibi (Ore Geology Reviews (2023) 105681 and https://doi.org/10.1016/j.oregeorev.2023.105681)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Baudson Duarte</w:t>
+                <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajao</w:t>
+                <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fábio Soares Oliveira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Renac</w:t>
+                <w:t xml:space="preserve">Étienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Ernesto Gonçalves Reynaud Schaefer</w:t>
+                <w:t xml:space="preserve">Christian Hibsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105234⟩</w:t>
+              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.105888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2024.105888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04922062v1</w:t>
+                <w:t xml:space="preserve">hal-04413172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neoproterozoic tectonothermal overprint on the Southern São Francisco Craton basement, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everton Marques Bongiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciro Alexandre Ávila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Gallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Precambrian Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 412, pp.107537. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.precamres.2024.107537⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithological controls of phosphatization in oceanic islands, Equatorial Atlantic, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Baudson Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fábio Soares Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Ernesto Gonçalves Reynaud Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 242, pp.108138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2024.108138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05400572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment on “E Re-examination of the Aïn Allegua-Aguiba Celestite-Pb-Zn salt diapir-related Mississippi Valley-Type Deposits (Nappes zone, Northwestern Tunisia): New conceptual model”-A discussion by Aroua Mzoughi, Hechmi Garnit, Salah Bouhlel, Georges Beaudoin, Driss Khlifa, Anis Barkouti, ZiedTabaibi (Ore Geology Reviews (2023) 105681 and https://doi.org/10.1016/j.oregeorev.2023.105681)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphatization in the São Pedro and São Paulo Archipelago (SPSPA), Equatorial Atlantic, Brazil: Insights from guano leaching and chemical weathering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Baudson Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riadh Abidi</w:t>
+                <w:t xml:space="preserve">Angélica Fortes Drummond Chicarino Varajao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Marignac</w:t>
+                <w:t xml:space="preserve">Fábio Soares Oliveira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étienne Deloule</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+                <w:t xml:space="preserve">Carlos Ernesto Gonçalves Reynaud Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ore Geology Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.105888. </w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 150, pp.105234. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2024.105888⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2024.105234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04413172v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04922062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of the water quality in the coastal Yaqui valley (Mexico): implications for human health and ecological risks.</w:t>
               </w:r>
@@ -1040,103 +1040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay of magmatic and diapiric environments in the Djebel El Hamra Pb-Zn-Hg ore district, northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Deloule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hibsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mineralium Deposita</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 57, p. 35-60. </w:t>
@@ -1174,51 +1174,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The microbial controls on the deposition of Pb‐Zn minerals in carbonate‐hosted Tunisian ore deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1566,295 +1566,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03280968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxic and post-oxic chemical changes related to eogenesis and mesogenesis in a Miocene paleolake</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tracing source and mobility of arsenic and trace elements in a hydrosystem impacted by past mining activities (Morelos state, Mexico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Mexias</w:t>
+                <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Barrière</w:t>
+                <w:t xml:space="preserve">Gaël Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Rozmaric</w:t>
+                <w:t xml:space="preserve">Humberto Saint Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64, pp.193-210. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.135565. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/S10933-020-00131-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637932v1</w:t>
+                <w:t xml:space="preserve">hal-02409031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing source and mobility of arsenic and trace elements in a hydrosystem impacted by past mining activities (Morelos state, Mexico)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxic and post-oxic chemical changes related to eogenesis and mesogenesis in a Miocene paleolake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Maria Orani</w:t>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Durrieu</w:t>
+                <w:t xml:space="preserve">Jérôme Barrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humberto Saint Martin</w:t>
+                <w:t xml:space="preserve">Martina Rozmaric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.135565. </w:t>
+              <w:t xml:space="preserve">Journal of Paleolimnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.193-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/S10933-020-00131-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02409031v1</w:t>
+                <w:t xml:space="preserve">hal-02637932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gossan mineralogy, textures, and gold enrichment over the Au (As, Bi, Ag) deposit in the Buracão Area (Brasília Fold Belt, Brazil): Implications for gold prospecting in weathering profiles</w:t>
               </w:r>
@@ -1879,51 +1879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Bongiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reiner Neumann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 218, pp.106615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2081,591 +2081,603 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02326739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance and origin of fluids associated to smectite and chlorite/smectite alteration in Seival Mine Cu–Mineralization – Camaquã Basin – Brazil (Part II)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mineral assemblages and temperature associated with Cu enrichment in the Seival area (Neoproterozoic Camaquã Basin of Southern Brazil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Lopes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andre Mexias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fontana</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 196, pp.20 - 32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.001⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 201, pp.56-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01918988v1</w:t>
+                <w:t xml:space="preserve">hal-02193098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-T-X reconstruction for ore deposits using petroleum-rich fluid inclusions in fluorite: A case study in the Bou Jaber diapir-related Ba–Pb–Zn–F deposit, Northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 159, pp.103577. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2019.103577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02272528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineral assemblages and temperature associated with Cu enrichment in the Seival area (Neoproterozoic Camaquã Basin of Southern Brazil)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Lopes</w:t>
+                <w:t xml:space="preserve">Mass balance and origin of fluids associated to smectite and chlorite/smectite alteration in Seival Mine Cu–Mineralization – Camaquã Basin – Brazil (Part II)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andre Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Fontana</w:t>
+                <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 201, pp.56-70. </w:t>
+              <w:t xml:space="preserve">, 2019, 196, pp.20 - 32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2019.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2018.10.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193098v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01918988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First assessment on trace elements in sediment cores from Namibian coast and pollution sources evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Maria Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Vassileva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Angelidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 669, pp.668-682. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P–T–X conditions on the genesis of orogenic Au (As, Bi, Ag) deposit in metasedimentary rocks of the Buracão Area, Araí Group, Brasília Fold Belt, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L.C. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2687,155 +2699,155 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Bongiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 105, pp.163-182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2018.12.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au Cu Ag mineralization controlled by brittle structures in Lavras do Sul Mining District and Seival Mine deposits, Camaquã Basin, southern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.P. Philipp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Bongiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2844,3625 +2856,3637 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 88, pp.197-215. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jsames.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal alteration of volcanic rocks in Seival Mine Cu–mineralization – Camaquã Basin – Brazil (part I): Chloritization process and geochemical dispersion in alteration halos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo W. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 177, pp.45 - 60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2017.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01523970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and lithological controls of gold–bearing veins associated with the Brasiliano–Pan African Orogeny: An example from the Buracão Area, Araí Group (Brasília Fold Belt, Brazil),</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of pegmatites and fluids at Ponta Negra (RJ, Brazil) during late- to post-collisional stages of the Gondwana Assembly,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bongiolo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Barros Nascimento</w:t>
+                <w:t xml:space="preserve">P. de Toledo Piza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Prado</w:t>
+                <w:t xml:space="preserve">R. da Silva Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mexias Sampaio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsames.2016.01.001⟩</w:t>
+              <w:t xml:space="preserve">Lithos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 240-243, pp.259-275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346731v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01256413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of pegmatites and fluids at Ponta Negra (RJ, Brazil) during late- to post-collisional stages of the Gondwana Assembly,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural and lithological controls of gold–bearing veins associated with the Brasiliano–Pan African Orogeny: An example from the Buracão Area, Araí Group (Brasília Fold Belt, Brazil),</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Campos Pires</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bongiolo Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Mexias Sampaio</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Barros Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lithos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.lithos.2015.11.015⟩</w:t>
+              <w:t xml:space="preserve">Journal of South American Earth Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 66, pp.180-195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsames.2016.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01256413v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New 40Ar/39Ar ages and revised 40K/40Ar* data from nephelinitic–phonolitic volcanic successions of the Trindade Island (South Atlantic Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.M. Bongiolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Geraldes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.C. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 327, pp.531 - 538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2016.09.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petrogenesis of the post-collisional Bled M’Dena volcanic ring complex in Reguibat Rise (western Eglab shield, Algeria)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tabeliouna Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bowden Peter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renac Christophe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of African Earth Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2015.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallogenesis of the Paleoproterozoic Piaba orogenic gold deposit, São Luís cratonic fragment, Brazil,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco A Galarza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. A. Armstrong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evandro L. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-25. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2014.07.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of compressive tectonics on gas charging into the Ordovician sandstone reservoirs in the Sbaa, Algeria : constrained by fluid inclusions and mineralogical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Wazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pagel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14:, pp.106-126 (IF 2,379)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotopic fluid changes in a Neoproterozoic porphyry-epithermal system: The Uruguay mine, southern Brazil,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. Boscato Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Ronchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.V. Stoll Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 60, pp.146-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2013.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00998799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhyolite petrogenesis and meteoric–hydrothermal alteration at the Maghnia volcanic massif, Northwest Algeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Louni-Hacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Brouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 143, pp.1-18. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gexplo.2014.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01132398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterização petrográfica e geoquímica da sequência magmática da Mina do Seival, Formação Hilário (Bacia do Camaquã – Neoproterozoico), Rio Grande do Sul, Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo W. Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia E.B. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesquisas em Geociências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41 (1), pp.51-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22456/1807-9806.78035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02196082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of compressive tectonics on gas charging into the Ordovician sandstone reservoirs in the Sbaa Basin, Algeria: constrained by fluid inclusions and mineralogical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcia E.B. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Lopes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauro V.S. Nardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geofluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (1), pp.106-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/gfl.12049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracontinental Miocene: Climate and paleolake volumes in the Forez Basin, France (Part I),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Gonord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288, pp.1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2013.01.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metallogenic Model of the Trepca Pb-Zn-Ag Skarn Deposit, Kosovo: Evidence from Fluid Inclusions, Rare Earth Elements, and Stable Isotope Data,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Stramic Palinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Palinkas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge E. Spangenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Luders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Economic Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 108 (1), pp.135-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2113/econgeo.108.1.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01052698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intracontinental Miocene: Reconstruction of hydrology and paleoclimate change in the Forez Basin, France (Part II)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bodergat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 288, pp.16-39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2012.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00829931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of sulfate mineralization and the nature of the BaSO4-SrSO4 solidsolution series in the Ain Allega and El Aguiba Ore Deposits, Northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouri Hatira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ore Geology Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, p.165-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.oregeorev.2012.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halsde-00683566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estudo da evolução dos processos de alteração supergênica de rocha granítica - Granito Independência - Morro do IPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Mexias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Vignol-Lelarge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E.B. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.V. India</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pesquisas em Geociências</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (3), pp.213-229. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22456/1807-9806.37376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Type I eclogites from Roberts Victor kimberlites: Products of extensive mantle metasomatism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Greau</w:t>
+                <w:t xml:space="preserve">Evidence of Ediacaran glaciation in southernmost Brazil through magmatic to meteoric fluid circulation in the porphyry-epithermal Au-Cu deposits of Lavras do Sul</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bongiolo Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Renac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mexias Sampaio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jin-Xiang Huang</w:t>
+                <w:t xml:space="preserve">M. E. Gomes Boscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William L. Griffin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Alard</w:t>
+                <w:t xml:space="preserve">L. H. Ronchid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Precambrian Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 189 (3-4), pp.404-419. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.precamres.2011.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.08.035⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00669867v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Ediacaran glaciation in southernmost Brazil through magmatic to meteoric fluid circulation in the porphyry-epithermal Au-Cu deposits of Lavras do Sul</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Bongiolo Marques</w:t>
+                <w:t xml:space="preserve">Type I eclogites from Roberts Victor kimberlites: Products of extensive mantle metasomatism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Greau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jin-Xiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. H. Ronchid</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Precambrian Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.precamres.2011.05.007⟩</w:t>
+              <w:t xml:space="preserve">Geochimica et Cosmochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 75 (22), pp.6927-6954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gca.2011.08.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00634473v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00669867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of groundwater flows and chemical water evolution in an amagmatic hydrothermal system (La Léchère, French Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dzikowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 381 (3-4), pp.189-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.11.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of different groundwater flowpaths within volcanic aquifers using natural tracers for the evaluation of the influence of lava flows morphology (Argnat basin, Chaîne des Puys, France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstruction of groundwater flows and chemical water evolution in an amagmatic hydrothermal system (La Léchère, French Alps)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederic Huneau</w:t>
+                <w:t xml:space="preserve">Emilie Thiébaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Loock</w:t>
+                <w:t xml:space="preserve">Marc Dzikowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 391, pp.223-234. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 381 (3-4), pp.189-202</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00530992v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00452123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of groundwater flows and chemical water evolution in an amagmatic hydrothermal system (La Léchère, French Alps)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of different groundwater flowpaths within volcanic aquifers using natural tracers for the evaluation of the influence of lava flows morphology (Argnat basin, Chaîne des Puys, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Thiébaud</w:t>
+                <w:t xml:space="preserve">Frederic Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Dzikowski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Gasquet</w:t>
+                <w:t xml:space="preserve">Sébastien Loock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 381 (3-4), pp.189-202</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 391, pp.223-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2010.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00452123v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrothermal fluid interaction in basaltic lava units, Kerguelen Archipelago (SW Indian Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Kyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Bowden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mineralogy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.215-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1127/0935-1221/2009/0022-1993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00576128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean recharge times and chemical modelling transfers from shallow groundwater to mineralized thermal waters at Montrond-les-Bains, Eastern Massif Central, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René-Pierre Ménot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Squarcioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ch. Perrache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 376 (1-2), p. 1-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2009.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00516312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractionation of oxygen and iron isotopes by partial melting processes: Implications for the interpretation of stable isotope signatures in mafic rocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen M. Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sune G. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.L. Griffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Y. O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 283, pp.156-166. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.epsl.2009.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00443772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">formation of non-expandable 7 A halloysite during Eocene-Miocene continental weathering at Djebel Debbagh, Algeria: A geochemical and stable-isotope study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Assassi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sedimentary Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 217, pp.140-153. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.sedgeo.2009.004.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00450772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the metasomatic agent in mantle xenoliths from Devès, Massif Central (France) using coupled in situ trace-element and O, Sr and Nd isotopic compositions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Touron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.L. Griffin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Geological Society, London, Special Publications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 293, pp.177-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1144/SP293.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00381708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of diagenetic fluids in the Proterozoic Thelon and Athabasca Basins, Canada: implications for protracted fluid histories in stable intracratonic basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Kyser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Durocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Dreaver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T O'Connor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian journal of earth sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 39 (1), pp.113-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/e01-077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6472,646 +6496,646 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low flows in a French Mediterranean and Alpine area: climatic and geological drivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Brigode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Devreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29 ème édition de la réunion des sciences de la Terre (RST 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Géologique de France (SGF), Oct 2025, Montpellier, France. pp.657513</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05350424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-T-X reconstruction for ore deposits using petroleum-rich fluid inclusions in fluorite: A case study in the Bou Jaber diapir-related Ba–Pb–Zn–F deposit, Northern Tunisia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riadh Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Marignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Slim-Shimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pironon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gasquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-CROFI 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, on-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled physical and chemical approach to improve understanding of transient flow in complex groundwater systems. The case of the &amp;quot;Forez&amp;quot; plain (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Ré-Bahuaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Graillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djamel Mimoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Rossier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Renac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00775863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal pyroxenite xenoliths in Cenozoïc alkali basalt from Jabel el Arabe : petrological characteristics of the Moho discontinuity beneath the Syrian rift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Moine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd colloquium of African Geology &amp; 13th conference of the Geological Society of Africa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00412075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbonatite melt in the Indian oceanic upper mantle (Kerguelen Archipelago, TAAF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand N. Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand N. Moine</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.Y. O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M.F. Sheppard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.07099</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00411990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7121,177 +7145,177 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arsenic Research and Global Sustainability; Proceedings of the 6th International Congress on Arsenic in the Environment, AS 2016; Stockholm; Sweden; 19-23 June 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Barats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Orani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Renac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Goudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behaviour and mobility of arsenic in a mexican hydrosystem impacted by past mining activities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.191-192, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315364131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02466546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId274"/>
+      <w:footerReference w:type="default" r:id="rId276"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7438,51 +7462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Winck Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sampaio Mexias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Elisa Boscato Gomes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fontana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9095.v25-228297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922062v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Baudson Duarte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varajao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Soares Oliveira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves Reynaud Schaefer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105234" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669968v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Marques Bongiolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Alexandre &#193;vila" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Neumann" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107537" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400572v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108138" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413172v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abidi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.105888" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barats" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Garrido- Hoyos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garcia. Mendoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120275" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doucet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118375" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01048-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Slim-Shimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christan Marignac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Somarin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rge.12287" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.C. Pires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bongiolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103483" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637932v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rozmaric" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10933-020-00131-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409031v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Saint Martin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135565" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renac Christophe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudour Jean-Pierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leromancer Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrache Chantal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2019.101726" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918988v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.001" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272528v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103577" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopes" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro V.S. Nardi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.03.010" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104707v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angelidis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.059" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH373VDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barats" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.12.017" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019091v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Lopes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Philipp" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.08.017" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523970v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. Mexias" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Renac" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo W. Lopes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.02.004" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346731v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campos Pires" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongiolo Marques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barros Nascimento" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prado" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.01.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256413v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Toledo Piza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Silva Schmitt" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mexias Sampaio" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.015" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QXJFH5K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527342v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pires" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geraldes" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Santos" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.09.020" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115251v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabeliouna Mohammed" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowden Peter" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.04.003" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116155v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Galarza" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Armstrong" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro L. Klein" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2014.07.022" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR5ZWNZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839895v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wazir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998799v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Boscato Gomes" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Ronchi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Stoll Nardi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132398v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mexias" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Louni-Hacini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brouillet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.01.022" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C809TXP3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196082v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia E.B. Gomes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1807-9806.78035" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553599v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia E.B. Gomes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12049" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gonord" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2013.01.005" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJ6BLC3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052698v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stramic Palinkas" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Palinkas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Spangenberg" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luders" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.108.1.135" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829931v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.004" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72DTP2BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00683566v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Hatira" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2012.03.003" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRF1VTCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912738v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Neumann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.B. Gomes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. India" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1807-9806.37376" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669867v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Greau" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Xiang Huang" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Griffin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.035" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLP9R24G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634473v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gomes Boscato" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ronchid" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.05.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRGQP7G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553810v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baud" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dzikowski" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.041" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452123v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576128v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyser" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bowden" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2009/0022-1993" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516312v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Squarcioni" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Perrache" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFRKX9H9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443772v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Williams" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune G. Nielsen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Griffin" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. O'Reilly" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.011" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450772v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assassi" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.004.001" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381708v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. O'Reilly" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP293.9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-B35L452X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553841v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kyser" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Durocher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dreaver" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T O'Connor" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e01-077" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03455418v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775863v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rossier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412075v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411990v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.F. Sheppard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466546v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orani" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goudour" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364131" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400568v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Winck Lopes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Sampaio Mexias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Renac" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia Elisa Boscato Gomes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Fontana" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9095.v25-228297" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413172v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Abidi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marignac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Deloule" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hibsch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gasquet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2024.105888" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669968v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Everton Marques Bongiolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciro Alexandre &#193;vila" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reiner Neumann" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2024.107537" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400572v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Baudson Duarte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica Fortes Drummond Chicarino Varajao" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Soares Oliveira" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Ernesto Gon&#231;alves Reynaud Schaefer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2024.108138" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04922062v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2024.105234" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784709v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barats" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Garrido- Hoyos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Gonzalez-Perez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Garcia. Mendoza" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2024.120275" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222161v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Doucet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cottin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Paquette" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2023.118375" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169820v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00126-021-01048-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04222163v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Slim-Shimi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christan Marignac" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Somarin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rge.12287" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L.C. Pires" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Renac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.M. Bongiolo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Neumann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2021.103483" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03280968v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexiane Favier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystele Verati" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe M&#252;nch" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2021.120401" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02409031v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Maria Orani" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Durrieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Saint Martin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02637932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Mexias" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Barri&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Rozmaric" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10933-020-00131-3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916925v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2020.106615" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326739v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renac Christophe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goudour Jean-Pierre" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leromancer Marc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrache Chantal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2019.101726" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193098v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Lopes" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauro V.S. Nardi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2019.03.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pironon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2019.103577" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01918988v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gerbe" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2018.10.001" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0P5CSWMH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Vassileva" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Schmidt" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Angelidis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MH373VDX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barats" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2018.12.017" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019091v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Lopes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Mexias" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.P. Philipp" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2018.08.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01523970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fontana" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; S. Mexias" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Renac" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo W. Lopes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2017.02.004" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256413v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bongiolo Marques" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Toledo Piza" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. da Silva Schmitt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mexias Sampaio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lithos.2015.11.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QXJFH5K-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346731v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Campos Pires" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barros Nascimento" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prado" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsames.2016.01.001" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527342v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pires" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Geraldes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.C. Santos" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2016.09.020" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02115251v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tabeliouna Mohammed" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowden Peter" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2015.04.003" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco A Galarza" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Jourdan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Armstrong" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evandro L. Klein" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2014.07.022" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LBR5ZWNZ-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Wazir" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pagel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Tournier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998799v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. Boscato Gomes" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Ronchi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.V. Stoll Nardi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2013.12.016" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132398v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mexias" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Louni-Hacini" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brouillet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2014.01.022" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C809TXP3-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196082v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia E.B. Gomes" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1807-9806.78035" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553599v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia E.B. Gomes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gerbe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gfl.12049" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Michon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gonord" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2013.01.005" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TKJ6BLC3-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052698v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stramic Palinkas" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Palinkas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge E. Spangenberg" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Luders" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2113/econgeo.108.1.135" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00829931v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bodergat" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Gal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2012.09.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72DTP2BR-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00683566v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouri Hatira" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oregeorev.2012.03.003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZRF1VTCL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912738v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Neumann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Vignol-Lelarge" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E.B. Gomes" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. India" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22456/1807-9806.37376" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634473v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Gomes Boscato" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. Ronchid" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.precamres.2011.05.007" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRGQP7G2-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669867v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Greau" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin-Xiang Huang" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Griffin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Alard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gca.2011.08.035" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FLP9R24G-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553810v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Thi&#233;baud" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dzikowski" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Gasquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.11.041" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G01JS6MF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00452123v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Thi&#233;baud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Dzikowski" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530992v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Huneau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Loock" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2010.07.021" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XBN0PNRT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00576128v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kyser" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Bowden" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/0935-1221/2009/0022-1993" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00516312v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233;-Pierre M&#233;not" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Squarcioni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Perrache" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2009.07.011" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFRKX9H9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00443772v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen M. Williams" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sune G. Nielsen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.L. Griffin" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Y. O'Reilly" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2009.04.011" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450772v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Assassi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sedgeo.2009.004.001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00381708v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Touron" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.Y. O'Reilly" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1144/SP293.9" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/996-B35L452X-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02553841v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kyser" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Durocher" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dreaver" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T O'Connor" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/e01-077" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350424v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gillet" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Brigode" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Viguier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Devreux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03455418v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00775863v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan R&#233;-Bahuaud" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rossier" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00412075v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ismail" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cottin" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Moine" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;goire" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delpech" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00411990v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand N. Moine" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gregoire" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M.F. Sheppard" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02466546v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Orani" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Goudour" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Durrieu" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315364131" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>