--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -525,689 +525,689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t>
+                <w:t xml:space="preserve">Designing and Evaluating a Health System Resilient to Extreme Weather Events in Rural Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
+                <w:t xml:space="preserve">Michelle V Evans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Elinambinina Rajaonarifara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrie Mathiak</w:t>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Authier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fianamirindra A Ralaivavikoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulea Eugenie Rahajatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t>
+              <w:t xml:space="preserve">Annals of Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (1), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5334/aogh.4759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05088441v1</w:t>
+                <w:t xml:space="preserve">hal-05416421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a Health System Resilient to Extreme Weather Events in Rural Madagascar</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elinambinina Rajaonarifara</w:t>
+                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fianamirindra A Ralaivavikoa</w:t>
+                <w:t xml:space="preserve">Corrie Mathiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulea Eugenie Rahajatiana</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (1), pp.40. </w:t>
+              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5334/aogh.4759⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416421v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05088441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling up solar cooking studies: A modeling framework for planning sustainable transition of the bakery sector</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mosquito dynamics and their drivers in peri-urban Antananarivo, Madagascar: insights from a longitudinal multi-host single-site survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manou Rominah Raharinirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminirina Fidelis Ambinintsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iavonirina Randriananjantenaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.erss.2024.103815⟩</w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (1), pp.383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13071-024-06393-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04785045v1</w:t>
+                <w:t xml:space="preserve">hal-04718141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of adult sedentary behavior and physical inactivity for the primary prevention of diabetes in historically disadvantaged communities: A representative cross-sectional population-based study from Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Fianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Lenclume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Neufcourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (8), pp.e0308650. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0308650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04672637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosquito dynamics and their drivers in peri-urban Antananarivo, Madagascar: insights from a longitudinal multi-host single-site survey</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scaling up solar cooking studies: A modeling framework for planning sustainable transition of the bakery sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrie Mathiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (1), pp.383. </w:t>
+              <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 118, pp.103815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13071-024-06393-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.erss.2024.103815⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718141v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04785045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of Large-Scale Floods Using Google Earth Engine and Google Colab</w:t>
               </w:r>
@@ -1451,1216 +1451,1216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03633365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
+                <w:t xml:space="preserve">Geographic barriers to establishing a successful hospital referral system in rural Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Tulet</w:t>
+                <w:t xml:space="preserve">Felana Angella Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+                <w:t xml:space="preserve">Matthew Bonds</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guilhem Barruol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Remi Belon</w:t>
+                <w:t xml:space="preserve">Luc Rakotonirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natural Hazards</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
+              <w:t xml:space="preserve">BMJ Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, BMJ Global Health, 6 (12), pp.e007145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-007145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03165702v1</w:t>
+                <w:t xml:space="preserve">hal-03807314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the Presence of Leptospires in Rodents from Environmental Indicators Opens Up Opportunities for Environmental Monitoring of Human Leptospirosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leon Biscornet</w:t>
+                <w:t xml:space="preserve">Geographic barriers to achieving universal health coverage: evidence from rural Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felana A Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yann Gomard</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura F Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs13020325⟩</w:t>
+              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/heapol/czab087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129657v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03332070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic barriers to establishing a successful hospital referral system in rural Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">Predicting the Presence of Leptospires in Rodents from Environmental Indicators Opens Up Opportunities for Environmental Monitoring of Human Leptospirosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leon Biscornet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Lagadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Gomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjgh-2021-007145⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (2), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs13020325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03807314v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geographic barriers to achieving universal health coverage: evidence from rural Madagascar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">ReNovRisk: a multidisciplinary programme to study the cyclonic risks in the South-West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Tulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Aunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Barruol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura F Cordier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
+                <w:t xml:space="preserve">Remi Belon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Health Policy and Planning</w:t>
+              <w:t xml:space="preserve">Natural Hazards</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/heapol/czab087⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11069-021-04624-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332070v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03165702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
+              <w:t xml:space="preserve">EchoGéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 51, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03060437v2</w:t>
+                <w:t xml:space="preserve">hal-02896350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l’imagerie satellite pour le suivi de l’impact des événements cycloniques à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Johary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EchoGéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/echogeo.18634⟩</w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896350v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Sentinel-1 Based Processing Chain for Detection of Cyclonic Flood Impacts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+                <w:t xml:space="preserve">Improving geographical accessibility modeling for operational use by local health actors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felana Angella Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Commins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/rs12020252⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12942-020-00220-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477699v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving geographical accessibility modeling for operational use by local health actors</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Commins</w:t>
+                <w:t xml:space="preserve">Sentinel-1 and Sentinel-2 Time Series Processing Chains for Cyclone Impact Monitoring in South West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaotiana Rasolomamonjy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Johary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Health Geographics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12942-020-00220-6⟩</w:t>
+              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1593-1599. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-1593-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896309v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02920086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sentinel-1 and Sentinel-2 Time Series Processing Chains for Cyclone Impact Monitoring in South West Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward an Early Warning System for Health Issues Related to Particulate Matter Exposure in Brazil: The Feasibility of Using Global PM 2.5 Concentration Forecast Products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Ignotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Mouquet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
+                <w:t xml:space="preserve">Nelson Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaotiana Rasolomamonjy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Johary</w:t>
+                <w:t xml:space="preserve">Hassan Bencherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS International Archives of the Photogrammetry, Remote Sensing and Spatial Information Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, XLIII-B3-2020, pp.1593-1599. </w:t>
+              <w:t xml:space="preserve">Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Remote Sensing for Health: from Fine-Scale Investigations towards Early-Warning Systems, 12 (24), pp.4074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprs-archives-XLIII-B3-2020-1593-2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/rs12244074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02920086v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03060437v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homisland-IO : Homogeneous land use/land cover over the Small Islands of the Indian Ocean</w:t>
               </w:r>
@@ -2776,51 +2776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Kassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2897,51 +2897,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation de la très haute résolution spatiale pour la caractérisation des habitats de rongeurs, vecteurs de zoonoses à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Lagadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Le Minter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3213,1640 +3213,1649 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-High Resolution Coral Reef Habitat Mapping using Pleiades Satellite Imagery in Mayotte, Indian Ocean</w:t>
+                <w:t xml:space="preserve">A fully automatic processing chain for the systematic monitoring of surface water using Copernicus Sentinel 1 satellite data: first results of the SCO-CASCADES project.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+                <w:t xml:space="preserve">Renaud Hostache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyprien Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Chhenglang Heng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoHab 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Assemblée générale de l'EGU 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu26-22077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05214845v1</w:t>
+                <w:t xml:space="preserve">hal-05589602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclone Chido à Mayotte : une méthode rapide et reproductible par télédétection pour évaluer l’impact sur les mangroves</w:t>
+                <w:t xml:space="preserve">Very-High Resolution Coral Reef Habitat Mapping using Pleiades Satellite Imagery in Mayotte, Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mollies</w:t>
+                <w:t xml:space="preserve">Priscilla Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Lafaye</w:t>
+                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catry Thibault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Le Tampon (La Réunion), France</w:t>
+              <w:t xml:space="preserve">GeoHab 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GeoHab, May 2025, Key West, Florida, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05304868v1</w:t>
+                <w:t xml:space="preserve">hal-05214845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Very-high resolution coral reef mapping in Mayotte using Satellite Imagery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cyclone Chido à Mayotte : une méthode rapide et reproductible par télédétection pour évaluer l’impact sur les mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Mollies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Lafaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+                <w:t xml:space="preserve">Catry Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Golléty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th WIOMSA Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Mombassa, Kenya</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Le Tampon (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372087v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05304868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over large scales to inform mosquito surveillance and control</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+                <w:t xml:space="preserve">Very-high resolution coral reef mapping in Mayotte using Satellite Imagery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Theuerkauff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S5-1</w:t>
+              <w:t xml:space="preserve">13th WIOMSA Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Mombassa, Kenya</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006472v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sen2extract @ KHEOBS: Access Sentinel-2 indices time series within a few clicks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ge George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Bouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongly Kheang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">KHmer Earth OBServation (KHEOBS) Day 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Phnom Penh, Cambodia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-05138684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sen2TimeFusion: a remote sensing image processing chain to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Monitoring individual rice field flooding dynamics over large scales to inform mosquito surveillance and control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricianot Randriamihaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tokiniaina M. Randrianjatovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Felana Angella Ihantamalala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geohab 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Geohab, May 2023, Saint-Gilles (Reunion Island), Réunion</w:t>
+              <w:t xml:space="preserve">ESOVE 2024 - 23rd European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vectopole Sud; SOVE (Society for Vector Ecology), Oct 2024, Montpellier, France. pp.S5-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04440404v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remote-sensing image processing chains to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery in the SWIO</w:t>
+                <w:t xml:space="preserve">Sen2TimeFusion: a remote sensing image processing chain to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th WIOMSA Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
+              <w:t xml:space="preserve">Geohab 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Geohab, May 2023, Saint-Gilles (Reunion Island), Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04363808v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04440404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique des séries temporelles spatiales pour l'étude de la dynamique d'occupation du sol du bassin versant de l'Hermitage à La Réunion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solofoniaina Hasinoro Andriamihajason</w:t>
+                <w:t xml:space="preserve">Remote-sensing image processing chains to improve deeper seafloor feature extraction using Sentinel-2 time-series imagery in the SWIO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t>
+              <w:t xml:space="preserve">12th WIOMSA Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WIOMSA, Oct 2022, Port Elizabeth, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900667v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+                <w:t xml:space="preserve">Problématique des séries temporelles spatiales pour l'étude de la dynamique d'occupation du sol du bassin versant de l'Hermitage à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofoniaina Hasinoro Andriamihajason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792670v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where should I bake bread? GIS-based planning of solar thermal bakeries and the socio-cultural dimension of energy transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrie Mathiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Renewable Energy and Environment Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03744862v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentiel de l'imagerie multispectrale pour le suivi des récifs coralliens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+                <w:t xml:space="preserve">Where should I bake bread? GIS-based planning of solar thermal bakeries and the socio-cultural dimension of energy transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrie Mathiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Région Réunion; IRD; Université de La Réunion; Agorah; GeoLab; Technopole de La Réunion; TAAF, Sep 2022, Saint-Denis (La Réunion), France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Renewable Energy and Environment Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501957v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03744862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des environnements favorables à la transmission de la leptospirose : présentation d’un outil opérationnel connecté aux satellites Sentinel-2 pour Yangon au Myanmar (Lepto Yangon)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucas Longour</w:t>
+                <w:t xml:space="preserve">Potentiel de l'imagerie multispectrale pour le suivi des récifs coralliens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marieke Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Cuet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Saint-Leu, Réunion</w:t>
+              <w:t xml:space="preserve">, Région Réunion; IRD; Université de La Réunion; Agorah; GeoLab; Technopole de La Réunion; TAAF, Sep 2022, Saint-Denis (La Réunion), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04899876v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surveillance des environnements favorables à la transmission de la leptospirose : présentation d’un outil opérationnel connecté aux satellites Sentinel-2 pour Yangon au Myanmar (Lepto Yangon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Jégo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Longour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saint-Leu, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490830v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04899876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FUSION OF SAR AND OPTICAL IMAGERY FOR STUDYING THE ECO- EPIDEMIOLOGY OF VECTOR-BORNE DISEASES IN TROPICAL COUNTRIES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhichao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4865,284 +4874,409 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Living Planet Symposium ESA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01829916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEAS-OI Spatial Data Infrastucture : A tool for the diffusion of satellite imagery in the South Western Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusion of SAR and optical imagery for studuing the eco-epidemiology of vector-borne diseases in tropical countries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhichao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Guyard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+              <w:t xml:space="preserve">2016 European Space Agency Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency, May 2016, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490887v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SEAS-OI Spatial Data Infrastucture : A tool for the diffusion of satellite imagery in the South Western Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Catry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Padeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Guyard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPRS Geospatial Week 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Monitoring of land cover dynamics: a requirement for coastal management: The case of study of the Fiherenana (Southwest coast of Madagascar) and Ermitage (west coast of La Réunion) drainage basins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIOMSA 8th symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Maputo, Mozambique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5152,426 +5286,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An open-source multi-sensor methodology for the mapping of mangrove structural types using remote-sensing in Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Delaitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Revillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EO for Africa Symposium 2024 (EO4Africa)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Frascati - ESRIN ESA Centre, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04882698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What information can a longitudinal survey carried out in a single multi-host site provide on mosquito dynamics and their drivers in peri-urban Antananarivo, Madagascar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Guis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Luciano Tantely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manou Rominah Raharinirina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminirina Fidelis Ambinintsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iavonirina Randriananjantenaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants individuels et socio-environnementaux de la sédentarité chez l’adulte dans une population en contexte de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Fianu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Jégo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victorine Lenclume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Nobécourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Congrès de Recherche en Santé de l'Océan Indien - Santé publique : prévention en santé en milieu insulaire et tropical</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Saint-Leu de La Réunion, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03860973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping on OpenStreetMap to improve access to health care in a rural district of Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felana Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5580,343 +5714,343 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Longour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura F Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenStreetMap State Of The Map</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homisland-IO: a homogeneous land cover over the small islands of the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attoumane Artadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flores Olivier (ed.); Ah-Peng Claudine (ed.); Wilding Nicholas (ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on Island ecology, evolution and conservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint-Denis, Réunion. Université de la Réunion, pp.394-394, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05174476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Land Use/Land cover on the small Indian Ocean islands, an example of its use with the study of vector-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artadji Attoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Island Biology 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using the OpenStreetMap database to improve an object-based classification process. Application to a landcover product on small islands in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5932,414 +6066,414 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GEOBIA 2018 - From pixels to ecosystems and global sustainability ​</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01957270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of an operational tool for early detection of fire with new Indian Ocean Data Coverage Meteosat-8</w:t>
+                <w:t xml:space="preserve">A free high resolution land cover on the small Indian Ocean islands, an example of its use with the study of vector-borne diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artadji Attoumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Remote Sensing of Environment (ISRSE-37)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Tshwane, South Africa. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631428v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01575969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A free high resolution land cover on the small Indian Ocean islands, an example of its use with the study of vector-borne diseases</w:t>
+                <w:t xml:space="preserve">Development of an operational tool for early detection of fire with new Indian Ocean Data Coverage Meteosat-8</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Herbreteau</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Peillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sébastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yao Télesphore Brou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Remote Sensing of Environment (ISRSE-37)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Tshwane, South Africa. </w:t>
+              <w:t xml:space="preserve">EUMETSAT Meteorological Satellite Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01575969v1</w:t>
+                <w:t xml:space="preserve">hal-01631428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial analysis of malaria distribution in the Union of Comoros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artadji Attoumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahamatou Silai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affane Bacar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cardinale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th European Congress on Tropical Medicine and International Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Basel, Switzerland. 20 (Suppl. 1), pp.224, Tropical Medicine and International Health</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-01377919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and mapping forest fires in the south-western Indian Ocean using very high resolution optical imagery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6355,51 +6489,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France. , 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01475838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6409,240 +6543,240 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux extensions de QGIS pour des applications en santé : GeoHealth et QuickOSM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Système Terre - Environnement : Série Utilisation de QGIS en Télédétection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, ISTE, pp.271-301, 2018, QGIS et outils génériques, 978-1-78405-335-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeoHealth and QuickOSM, two QGIS plugins for health applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Herbreteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Trimaille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Baghdadi; Clément Mallet; Mehrez Zribi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Earth Systems - Environmental Sciences : QGIS in Remote Sensing Set</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISTE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.257-286, 2018, QGIS and Generic Tools, 978-1-78630-187-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6652,143 +6786,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrie Mathiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6798,213 +6932,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport Final - Projet Cimopolée. Cartographie de l’IMpact des catastrOphes naturelles POur l’adaptation et La rÉsiliEnce des territoires malgaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Veillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Catry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aritiana Faly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nahdi Hasinjatovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UMR Espace-Dev; CNES. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu d’exécution final du projet FEDER « RENOVRISK TRANSFERT »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Cuet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jouvenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lagoutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7020,279 +7154,279 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des sciences de l'univers de La Réunion (OSU-R). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04586178v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la turbidité littorale de surface par télédétection : Contribution à la caractérisation des habitats de deux espèces de requins (requin tigre et requin bouledogue)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Goutorbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Programme CHARC. 2015, pp.205-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du comportement des requins bouledogue (Carcharhinus leucas) et tigre (Galeocerdo cuvier) à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Soria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Jaquemet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bourjea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Programme CHARC. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01487167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId202"/>
+      <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7439,51 +7573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05416421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinambinina Rajaonarifara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fianamirindra A Ralaivavikoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulea Eugenie Rahajatiana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/aogh.4759" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04672637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308650" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04718141v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavonirina Randriananjantenaina" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06393-4" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129657v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Biscornet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020325" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807314v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonds" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rakotonirina" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-007145" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332070v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Cordier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czab087" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896309v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00220-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data4020082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martin Guti&#233;rrez-Malaxechebarr&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prime" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05138684v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge George" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongly Kheang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899876v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Longour" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007192v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03860973v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nob&#233;court" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03759001v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174476v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02189211v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01957270v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01631428v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575969v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787452v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Trimaille" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787435v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1288" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487169v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05416421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinambinina Rajaonarifara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fianamirindra A Ralaivavikoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulea Eugenie Rahajatiana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/aogh.4759" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04718141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavonirina Randriananjantenaina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06393-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04672637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonds" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rakotonirina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-007145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czab087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Biscornet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00220-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data4020082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martin Guti&#233;rrez-Malaxechebarr&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prime" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhenglang Heng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05138684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongly Kheang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Longour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03860973v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nob&#233;court" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03759001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02189211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01957270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01631428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Trimaille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1288" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>