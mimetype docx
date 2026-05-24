--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -525,291 +525,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing and Evaluating a Health System Resilient to Extreme Weather Events in Rural Madagascar</w:t>
+                <w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michelle V Evans</w:t>
+                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elinambinina Rajaonarifara</w:t>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Garchitorena</w:t>
+                <w:t xml:space="preserve">Corrie Mathiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fianamirindra A Ralaivavikoa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5334/aogh.4759⟩</w:t>
+              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17, pp.100276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416421v1</w:t>
+                <w:t xml:space="preserve">hal-05088441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing and Evaluating a Health System Resilient to Extreme Weather Events in Rural Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle V Evans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
+                <w:t xml:space="preserve">Elinambinina Rajaonarifara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Révillion</w:t>
+                <w:t xml:space="preserve">Andres Garchitorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrie Mathiak</w:t>
+                <w:t xml:space="preserve">Fianamirindra A Ralaivavikoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Authier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paulea Eugenie Rahajatiana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cleaner and Responsible Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17, pp.100276. </w:t>
+              <w:t xml:space="preserve">Annals of Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (1), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clrc.2025.100276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5334/aogh.4759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05088441v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mosquito dynamics and their drivers in peri-urban Antananarivo, Madagascar: insights from a longitudinal multi-host single-site survey</w:t>
               </w:r>
@@ -1063,103 +1063,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaling up solar cooking studies: A modeling framework for planning sustainable transition of the bakery sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrie Mathiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Research &amp; Social Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 118, pp.103815. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1591,51 +1591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geographic barriers to achieving universal health coverage: evidence from rural Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andres Garchitorena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felana A Ihantamalala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4196,325 +4196,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique des séries temporelles spatiales pour l'étude de la dynamique d'occupation du sol du bassin versant de l'Hermitage à La Réunion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corrie Mathiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Révillion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Authier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solofoniaina Hasinoro Andriamihajason</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
+                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04900667v1</w:t>
+                <w:t xml:space="preserve">hal-03792670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Où doit-on cuire le pain ? Planification SIG de l'introduction de boulangeries solaires thermiques à la Réunion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Pillot</w:t>
+                <w:t xml:space="preserve">Problématique des séries temporelles spatiales pour l'étude de la dynamique d'occupation du sol du bassin versant de l'Hermitage à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solofoniaina Hasinoro Andriamihajason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Pennober</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Géomatiques de la Réunion et de l'océan Indien 2022</w:t>
+              <w:t xml:space="preserve">Rencontres Géomatiques de La Réunion et de l'océan Indien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Saint-Denis, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792670v1</w:t>
+                <w:t xml:space="preserve">hal-04900667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where should I bake bread? GIS-based planning of solar thermal bakeries and the socio-cultural dimension of energy transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrie Mathiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Renewable Energy and Environment Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6800,103 +6800,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial solar baking potential: A socio-technical analysis for planning the sustainable energy transition of the bakery world</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guimbretiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Pillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Révillion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrie Mathiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Authier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7573,51 +7573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05416421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinambinina Rajaonarifara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fianamirindra A Ralaivavikoa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulea Eugenie Rahajatiana" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/aogh.4759" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04718141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavonirina Randriananjantenaina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06393-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04672637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonds" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rakotonirina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-007145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czab087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Biscornet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00220-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data4020082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martin Guti&#233;rrez-Malaxechebarr&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prime" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhenglang Heng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05138684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongly Kheang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Longour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03860973v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nob&#233;court" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03759001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02189211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01957270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01631428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Trimaille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1288" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016742v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mouquet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marieke Schultz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Revillion" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Cuet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Pennober" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2024.696" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-05072806v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricianot Randriamihaja" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M Randrianjatovo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Evans" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana A Ihantamalala" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Herbreteau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05344-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Ihantamalala" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe R&#233;villion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12936-025-05266-0" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05088441v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbreti&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Pillot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrie Mathiak" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Authier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clrc.2025.100276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05416421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle V Evans" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elinambinina Rajaonarifara" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Garchitorena" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fianamirindra A Ralaivavikoa" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulea Eugenie Rahajatiana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/aogh.4759" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04718141v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Luciano Tantely" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guis" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manou Rominah Raharinirina" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Fidelis Ambinintsoa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iavonirina Randriananjantenaina" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-024-06393-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04672637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fianu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine J&#233;go" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victorine Lenclume" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Neufcourt" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308650" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04785045v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erss.2024.103815" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398028v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Johary" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Catry" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Alexandre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs15225368" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633365v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Messame Me Mba" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Pennober" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rouet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert David" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2021.556" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03807314v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bonds" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Rakotonirina" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjgh-2021-007145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03332070v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura F Cordier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/heapol/czab087" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03129657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Biscornet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Lagadec" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Gomard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs13020325" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tulet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Aunay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Barruol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Barthe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Belon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-021-04624-w" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896350v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.18634" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02477699v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12020252" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02896309v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Commins" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12942-020-00220-6" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02920086v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mouquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaotiana Rasolomamonjy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B3-2020-1593-2020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03060437v2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Ignotti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson B&#232;gue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Bencherif" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12244074" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02270569v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artadji Attoumane" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/data4020082" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959541v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Kassi&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Marti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/confins.15362" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01214103v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Le Minter" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dessay" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Guernier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Martin Guti&#233;rrez-Malaxechebarr&#237;a" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prime" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01239645v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Mirault" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.12570" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05589602v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Hostache" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhenglang Heng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-22077" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05214845v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Dupont" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Theuerkauff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304868v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mollies" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lafaye" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catry Thibault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Goll&#233;ty" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jeanson" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372087v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-05138684v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ge George" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bouche" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongly Kheang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006472v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tokiniaina M. Randrianjatovo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Felana Angella Ihantamalala" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04440404v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363808v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03792670v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guimbretiere" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900667v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solofoniaina Hasinoro Andriamihajason" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744862v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501957v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04899876v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Longour" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01829916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhichao Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490830v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01490887v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Padeau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Guyard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01486535v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Payet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Dumas" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04882698v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Marsal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Blanchard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Faure" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Delaitre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007192v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03860973v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nob&#233;court" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03759001v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05174476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attoumane Artadji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Tran" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02189211v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01957270v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01575969v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01631428v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Peillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cros" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas S&#233;bastien" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yao T&#233;lesphore Brou" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01377919v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahamatou Silai" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Affane Bacar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cardinale" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01475838v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Trimaille" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787435v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iste.co.uk/book.php?id=1288" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295387v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Veillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aritiana Faly" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahdi Hasinjatovo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586178v2" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jouvenot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lagoutte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487169v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Goutorbe" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01487167v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Soria" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jaquemet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Trystram" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>