--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1104,295 +1104,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential pattern mining for discovering gene interactions and their contextual information from biomedical texts</w:t>
+                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peggy Cellier</w:t>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+                <w:t xml:space="preserve">Hui Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13326-015-0023-3⟩</w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01192959v1</w:t>
+                <w:t xml:space="preserve">hal-01226846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: An alternative to EBSD</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequential pattern mining for discovering gene interactions and their contextual information from biomedical texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Douillard</w:t>
+                <w:t xml:space="preserve">Peggy Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Yuan</w:t>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 157, pp.65-72. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2015.05.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13326-015-0023-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226846v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01192959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding maximal homogeneous clique sets</w:t>
               </w:r>
@@ -1404,51 +1404,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1878,390 +1878,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données séquentielles pour l'extraction d'information dans les textes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Extracting signature motifs from promoter sets of differentially expressed genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Mitasiŭnaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schicklin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Meyniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp59-87</w:t>
+              <w:t xml:space="preserve">In Silico Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1-2), pp.S17-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011618v1</w:t>
+                <w:t xml:space="preserve">hal-00425130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Sequence and Itemset Mining to Discover Named Entities in Biomedical Texts: A New Type of Pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiri Kléma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crémilleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1 (2), pp.119-148. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJDMMM.2009.026073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01011378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting signature motifs from promoter sets of differentially expressed genes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ieva Mitasiŭnaite</w:t>
+                <w:t xml:space="preserve">Fouille de données séquentielles pour l'extraction d'information dans les textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Silico Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 9 (1-2), pp.S17-39</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp59-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425130v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Generation of CHR Constraint Solvers</w:t>
               </w:r>
@@ -2518,234 +2518,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DBC : a Condensed Representation of Frequent Patterns for Efficient Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Free-Sets: a Condensed Representation of Boolean Data for the Approximation of Frequency Queries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Bykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 8, 28, pp.949-977. </w:t>
+              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 1, 7 (1), pp.5-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0306-4379(03)00002-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/A:1021571501451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593569v1</w:t>
+                <w:t xml:space="preserve">hal-01503814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-Sets: a Condensed Representation of Boolean Data for the Approximation of Frequency Queries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DBC : a Condensed Representation of Frequent Patterns for Efficient Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Bykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data Mining and Knowledge Discovery</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Information Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 8, 28, pp.949-977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0306-4379(03)00002-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1021571501451⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01503814v1</w:t>
+                <w:t xml:space="preserve">hal-01593569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2757,485 +2757,485 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining SHAP-driven Co-clustering and Shallow Decision Trees to Explain XGBoost</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bridging local and global explanations of tree ensemble predictions using co-clustering of SHAP values</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero G. Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. International Conference Discovery Science (DS'24)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NuTS-AI 2025 workshop on Artificial Intelligence and Application to Solid Earth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809871v1</w:t>
+                <w:t xml:space="preserve">hal-05165103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging local and global explanations of tree ensemble predictions using co-clustering of SHAP values</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unsupervised data mining technique to extract patterns corresponding to aseismic slow slip events: application to the Izmit section of the north Anatolian fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sovannrath Ros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuTS-AI 2025 workshop on Artificial Intelligence and Application to Solid Earth</w:t>
+              <w:t xml:space="preserve">NuTS-AI workshop on Artificial Intelligence and Application to Solid Earth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05165103v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised data mining technique to extract patterns corresponding to aseismic slow slip events: application to the Izmit section of the north Anatolian fault</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Re_actShap : détection de rebranchements des réseaux de régulation d’expression génique à l’aide des valeurs SHAP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NuTS-AI workshop on Artificial Intelligence and Application to Solid Earth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">25ième conference sur l'Extraction et Gestion des Connaissances (EGC), session demonstrations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Strasbourg, France. pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167747v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04877547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Re_actShap : détection de rebranchements des réseaux de régulation d’expression génique à l’aide des valeurs SHAP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Chabrier</w:t>
+                <w:t xml:space="preserve">Combining SHAP-driven Co-clustering and Shallow Decision Trees to Explain XGBoost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero G. Pensa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anton Crombach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25ième conference sur l'Extraction et Gestion des Connaissances (EGC), session demonstrations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27. International Conference Discovery Science (DS'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Pise, Italy. pp.369-384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-78977-9_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04877547v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting gene regulatory network rewiring as changes in marker regulatory associations using only single-cell gene expression data</w:t>
               </w:r>
@@ -3342,77 +3342,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring an unsupervised data mining approach to extract aseismic slip events along the Izmit section of the North Anatolian Fault, based on FLATSIM time series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4541,390 +4541,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EvoMove: Evolutionary-based living musical companion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jonas Abernot</w:t>
+                <w:t xml:space="preserve">Handling coherence measures of displacement field time series: Application to Greenland ice sheet glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Artificial Life (ECAL)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Workshop on the Analysis of Multitemporal Remote Sensing Images (MultiTemp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Brugge, Belgium. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2017.8035228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01569091v2</w:t>
+                <w:t xml:space="preserve">hal-01591461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling coherence measures of displacement field time series: Application to Greenland ice sheet glaciers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">3D Geomodelling Contribution to the Mapping of Gravitational Hazards on the Hill of Croix-Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Scholastique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Bouillod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Workshop on the Analysis of Multitemporal Remote Sensing Images (MultiTemp)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Besançon, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2017.8035228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01591461v1</w:t>
+                <w:t xml:space="preserve">hal-01596585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Geomodelling Contribution to the Mapping of Gravitational Hazards on the Hill of Croix-Rousse</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Louis Vinet</w:t>
+                <w:t xml:space="preserve">EvoMove: Evolutionary-based living musical companion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicole Bouillod</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Aléas Gravitaires (JAG)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Besançon, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">European Conference on Artificial Life (ECAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Villeurbanne, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596585v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01569091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de l'érosion par imagerie satellite et fouille de données spatio-temporelles</w:t>
               </w:r>
@@ -5388,739 +5388,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Clustering Using Evolvable Genome Structure</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.575-582</w:t>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199136v1</w:t>
+                <w:t xml:space="preserve">hal-02066168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subspace Clustering for all Seasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">EvoEvo Workshop (satellite workshop of ECAL 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, york, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066168v1</w:t>
+                <w:t xml:space="preserve">hal-01252793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subspace Clustering for all Seasons</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Pericault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EvoEvo Workshop (satellite workshop of ECAL 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252793v1</w:t>
+                <w:t xml:space="preserve">hal-01237206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youen Pericault</w:t>
+                <w:t xml:space="preserve">Swap Randomization of Bases of Sequences for Mining Satellite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. pp.190-205</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01237206v1</w:t>
+                <w:t xml:space="preserve">hal-01200674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swap Randomization of Bases of Sequences for Mining Satellite Image Time Series</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML PKDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Porto, Portugal. pp.190-205</w:t>
+              <w:t xml:space="preserve">EUROMAT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200674v1</w:t>
+                <w:t xml:space="preserve">hal-02066188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Orientation Mapping using ion image series: iCHORD</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subspace Clustering Using Evolvable Genome Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t>
+              <w:t xml:space="preserve">Genetic and Evolutionary Computation Conference (GECCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Madrid, Spain. pp.575-582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066188v1</w:t>
+                <w:t xml:space="preserve">hal-01199136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Summarization of Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6303,385 +6303,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00988907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouille de données spatio-temporelles appliquée aux séries d'images satellite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GFS-pattern extraction in satellite image time series: application to the monitoring of Mount Etna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Felicity Lodge</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cité des Sciences et de l'Industrie - Rencontres du Numérique de l'ANR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Atelier Mesure de Déformations par Imagerie Spatiale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Autrans, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339286v1</w:t>
+                <w:t xml:space="preserve">hal-01339287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GFS-pattern extraction in satellite image time series: application to the monitoring of Mount Etna</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fouille de données spatio-temporelles appliquée aux séries d'images satellite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Mesure de Déformations par Imagerie Spatiale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Autrans, France. pp.1-1</w:t>
+              <w:t xml:space="preserve">Cité des Sciences et de l'Industrie - Rencontres du Numérique de l'ANR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339287v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normalized Mutual Information-Based Ranking of Spatio-Temporal Localization Maps</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Meger</w:t>
+                <w:t xml:space="preserve">Finding Collections of Protein Modules in Protein-Protein Interaction Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Spatial Agency (ESA) - EUSC - JRC Conference on Image Information Mining</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Oberpfaffenhofen, Germany. pp.11-14</w:t>
+              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Las Vegas, United States. pp.216-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353105v1</w:t>
+                <w:t xml:space="preserve">hal-00758858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Collections of k-Clique Percolated Components in Attributed Graphs</w:t>
               </w:r>
@@ -6756,204 +6726,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00758843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Collections of Protein Modules in Protein-Protein Interaction Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+                <w:t xml:space="preserve">Normalized Mutual Information-Based Ranking of Spatio-Temporal Localization Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felicity Lodge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinformatics and Computational Biology (BICoB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Las Vegas, United States. pp.216-222</w:t>
+              <w:t xml:space="preserve">8th European Spatial Agency (ESA) - EUSC - JRC Conference on Image Information Mining</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Oberpfaffenhofen, Germany. pp.11-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00758858v1</w:t>
+                <w:t xml:space="preserve">hal-01353105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction sous Contraintes d'Ensembles de Cliques Homogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11eme Conference Francophone sur l'Extraction et la Gestion des Connaissances (EGC'11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Brest, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7004,51 +7004,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7377,398 +7377,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00620882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of Frequent Grouped Sequential Patterns from Satellite Image Time Series</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Mining of PolSAR Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Julea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Lasserre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4</w:t>
+              <w:t xml:space="preserve">The 2010 European Space Agency Living Planet Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Bergen, Norway. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520601v1</w:t>
+                <w:t xml:space="preserve">hal-00504655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Mining of PolSAR Satellite Image Time Series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolon</w:t>
+                <w:t xml:space="preserve">Constraint-Based Mining of Sets of Cliques Sharing Vertex Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2010 European Space Agency Living Planet Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Bergen, Norway. pp.6</w:t>
+              <w:t xml:space="preserve">Workshop on Analysis of Complex NEtworks ACNE'10 co-located with ECML PKDD 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00504655v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-Based Mining of Sets of Cliques Sharing Vertex Properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Extraction of Frequent Grouped Sequential Patterns from Satellite Image Time Series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Doin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Analysis of Complex NEtworks ACNE'10 co-located with ECML PKDD 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.48-62</w:t>
+              <w:t xml:space="preserve">IEEE International Geoscience and Remote Sensing Symposium, IGARSS 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Honolulu, United States. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381539v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parameter Tuning for Differential Mining of String Patterns</w:t>
               </w:r>
@@ -7793,51 +7793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ieva Mitasiunaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Domain Driven Data Mining DDDM'08 co-located with ICDM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Pise, Italy. pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8147,51 +8147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8264,51 +8264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8571,51 +8571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreadsheet Generation from Rule-Based Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9065,90 +9065,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Data Mining Approach to Highlight Relations Between Functional Modules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPG (Integrative Post-Genomics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lyon, France. pp.1-1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9633,51 +9633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Meyniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Dzeroski, B. Goethals, and P. Panov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductive Databases and Constraint-Based Data Mining</w:t>
@@ -9831,51 +9831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Boulicaut, Luc De Raedt, Heikki Mannila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint-based mining and Inductive Databases : European Workshop on Inductive Databases and Constraint Based Mining, Hinterzarten, Germany, March 11-13, 2004, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.64-80, 2006, </w:t>
@@ -11051,51 +11051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboisne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9121462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425130v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasi&#365;naite" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdennadher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068405002371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976706.976707" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593569v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bykowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(03)00002-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503814v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021571501451" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GWF0WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165103v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167747v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannrath Ros" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gregorio Rejas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1259-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Foulon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591461v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2017.8035228" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596585v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scholastique" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouillod" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200674v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339286v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353105v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758858v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23184-1_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3SFWDB30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lucas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Euvrard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_28" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Bresson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letrillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881940v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pasolli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Melgani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75549-4_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11615576_4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04472843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910202v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboisne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9121462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasi&#365;naite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdennadher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068405002371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976706.976707" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bykowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021571501451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GWF0WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(03)00002-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannrath Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gregorio Rejas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1259-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Foulon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2017.8035228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scholastique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouillod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23184-1_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3SFWDB30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lucas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Euvrard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_28" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Bresson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letrillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881940v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pasolli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Melgani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75549-4_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11615576_4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04472843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910202v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>