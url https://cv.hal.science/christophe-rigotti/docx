--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -1878,282 +1878,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00697024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extracting signature motifs from promoter sets of differentially expressed genes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining Sequence and Itemset Mining to Discover Named Entities in Biomedical Texts: A New Type of Pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ieva Mitasiŭnaite</w:t>
+                <w:t xml:space="preserve">Jiri Kléma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crémilleux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Silico Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (2), pp.119-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJDMMM.2009.026073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425130v1</w:t>
+                <w:t xml:space="preserve">hal-01011378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Sequence and Itemset Mining to Discover Named Entities in Biomedical Texts: A New Type of Pattern</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Extracting signature motifs from promoter sets of differentially expressed genes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ieva Mitasiŭnaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Schicklin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiri Kléma</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurène Meyniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Data Mining, Modelling and Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In Silico Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (1-2), pp.S17-39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01011378v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données séquentielles pour l'extraction d'information dans les textes</w:t>
               </w:r>
@@ -2332,243 +2332,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de Motifs Séquentiels Fréquents sous Contraintes dans des Données Contenant des Répétitions Consécutives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Rule-Based Constraint Solvers over Finite Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, 5, pp.117-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/976706.976707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494640v1</w:t>
+                <w:t xml:space="preserve">hal-01596109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Rule-Based Constraint Solvers over Finite Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Abdennadher</w:t>
+                <w:t xml:space="preserve">Extraction de Motifs Séquentiels Fréquents sous Contraintes dans des Données Contenant des Répétitions Consécutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.133-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596109v1</w:t>
+                <w:t xml:space="preserve">hal-00494640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-Sets: a Condensed Representation of Boolean Data for the Approximation of Frequency Queries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Bykowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3215,260 +3215,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting gene regulatory network rewiring as changes in marker regulatory associations using only single-cell gene expression data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Exploring an unsupervised data mining approach to extract aseismic slip events along the Izmit section of the North Anatolian Fault, based on FLATSIM time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th Data Mining in Biomedical Informatics and Healthcare Workshop (DMBIH'24) at ICDM'24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Abu Dhabi, United Arab Emirates. pp.10</w:t>
+              <w:t xml:space="preserve">6th Symposium on Measurement of Earth surface Deformations with Earth Observation (MDIS'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Orléans, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808464v1</w:t>
+                <w:t xml:space="preserve">hal-04808572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring an unsupervised data mining approach to extract aseismic slip events along the Izmit section of the North Anatolian Fault, based on FLATSIM time series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+                <w:t xml:space="preserve">Detecting gene regulatory network rewiring as changes in marker regulatory associations using only single-cell gene expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Measurement of Earth surface Deformations with Earth Observation (MDIS'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Orléans, France. pp.2</w:t>
+              <w:t xml:space="preserve">IEEE 12th Data Mining in Biomedical Informatics and Healthcare Workshop (DMBIH'24) at ICDM'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Abu Dhabi, United Arab Emirates. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808572v1</w:t>
+                <w:t xml:space="preserve">hal-04808464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling regulatory associations using explainable AI</w:t>
               </w:r>
@@ -3556,277 +3556,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04783821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprendre l'apprentissage automatique : un retour d'expérience</w:t>
+                <w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noëlie Debs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Nadia Bennani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Douarre</w:t>
+                <w:t xml:space="preserve">Sylvie Cazalens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théo Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odyssée Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Valenciennes, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03341954v1</w:t>
+                <w:t xml:space="preserve">hal-03230531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprivoiser l'hétérogénéité en informatique 1ère année</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apprendre l'apprentissage automatique : un retour d'expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cheutet</w:t>
+                <w:t xml:space="preserve">Noëlie Debs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Leschi</w:t>
+                <w:t xml:space="preserve">Clément Douarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odyssée Merveille</w:t>
+                <w:t xml:space="preserve">Théo Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLLOQINSA 2021 - 7e Colloque pédagogie et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Valenciennes, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">CETSIS 2021 - Colloque de l'Enseignement des Technologies et des Sciences de l'Information et des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Valenciennes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230531v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03341954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying Evolution of Hydrothermal Alteration Materials in the Turrialba Volcano through Multispectral and Hyperspectral Images</w:t>
               </w:r>
@@ -3940,252 +3940,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation du score CFOF de détection d’anomalie dans un arbre d’indexation iSAX : Application au contexte SI de la SNCF</w:t>
+                <w:t xml:space="preserve">Scoring Message Stream Anomalies in Railway Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2019 - 19ème Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LMID 2019 - IEEE Workshop on Learning and Mining with Industrial Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2019.00114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02019035v1</w:t>
+                <w:t xml:space="preserve">hal-02357924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Message Stream Anomalies in Railway Communication Systems</w:t>
+                <w:t xml:space="preserve">Approximation du score CFOF de détection d’anomalie dans un arbre d’indexation iSAX : Application au contexte SI de la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMID 2019 - IEEE Workshop on Learning and Mining with Industrial Data</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGC 2019 - 19ème Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICDMW.2019.00114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02357924v1</w:t>
+                <w:t xml:space="preserve">hal-02019035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-based mining system for exploring Displacement Field Time Series</w:t>
               </w:r>
@@ -4299,269 +4299,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Finding Complementary and Reliable Patterns in Displacement Field Time Series of Alpine Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.4213-4216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869974v1</w:t>
+                <w:t xml:space="preserve">hal-01868749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Complementary and Reliable Patterns in Displacement Field Time Series of Alpine Glaciers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868749v1</w:t>
+                <w:t xml:space="preserve">hal-01869974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling coherence measures of displacement field time series: Application to Greenland ice sheet glaciers</w:t>
               </w:r>
@@ -4904,381 +4904,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi de l'érosion par imagerie satellite et fouille de données spatio-temporelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grouped frequent sequential patterns derived from terrestrial image time series tomonitor landslide behaviour – Application to the dynamics of the Sanières/Roche Plombée rockslide.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Pericault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nancy, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">Geophysical Research Abstracts - EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01367992v1</w:t>
+                <w:t xml:space="preserve">hal-01306556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouped frequent sequential patterns derived from terrestrial image time series tomonitor landslide behaviour – Application to the dynamics of the Sanières/Roche Plombée rockslide.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Commensal Architecture for Evolving Living Instruments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Abernot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hickinbotham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Abstracts - EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria. pp.1-1</w:t>
+              <w:t xml:space="preserve">Conference on Computer Simulation of Musical Creativity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Huddersfield, United Kingdom. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01306556v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01368034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Commensal Architecture for Evolving Living Instruments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Suivi de l'érosion par imagerie satellite et fouille de données spatio-temporelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Andréoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Computer Simulation of Musical Creativity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Huddersfield, United Kingdom. pp.1-8</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01368034v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01367992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SITS-P2miner: Pattern-Based Mining of Satellite Image Time Series</w:t>
               </w:r>
@@ -5316,51 +5316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Pothier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Andréoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD) Demo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Riva del Garda, Italy. pp.63-66, </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5388,168 +5388,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
+                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youen Pericault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Meger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Vernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Annecy, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066168v1</w:t>
+                <w:t xml:space="preserve">hal-01237206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subspace Clustering for all Seasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5578,191 +5587,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EvoEvo Workshop (satellite workshop of ECAL 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, york, United Kingdom. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01252793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A swap randomization approach for mining motion field time series over the Argentiere glacier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Flavien Vernier</w:t>
+                <w:t xml:space="preserve">Crystal orientation mapping via ion channeling: an alternative to EBSD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hui Yuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas P. Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Descamps-Mandine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 2015 8th International Workshop on the Analysis of Multitemporal Remote Sensing Images (Multi-Temp)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscience Microscopy Congress 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Manchester, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2015.7245757⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01237206v1</w:t>
+                <w:t xml:space="preserve">hal-02066168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swap Randomization of Bases of Sequences for Mining Satellite Image Time Series</w:t>
               </w:r>
@@ -6076,51 +6076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iterative Summarization of Satellite Image Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6322,51 +6322,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GFS-pattern extraction in satellite image time series: application to the monitoring of Mount Etna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6447,51 +6447,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouille de données spatio-temporelles appliquée aux séries d'images satellite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felicity Lodge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6732,51 +6732,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normalized Mutual Information-Based Ranking of Spatio-Temporal Localization Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Meger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6851,407 +6851,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction sous Contraintes d'Ensembles de Cliques Homogènes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Plantevit</w:t>
+                <w:t xml:space="preserve">Spatio-Temporal Mining of ENVISAT SAR Interferogram Time Series over the Haiyuan Fault in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme Conference Francophone sur l'Extraction et la Gestion des Connaissances (EGC'11)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 6th International Workshop on the Analysis of Multi-temporal Remote Sensing Images (Multi-Temp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Trento, Italy. 10.1109/Multi-Temp.2011.6005067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2011.6005067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744808v1</w:t>
+                <w:t xml:space="preserve">hal-00621236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Mining of ENVISAT SAR Interferogram Time Series over the Haiyuan Fault in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polsar Radarsat-2 Satellite Image Time Series Mining Over the Chamonix Mont-Blanc Test Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 6th International Workshop on the Analysis of Multi-temporal Remote Sensing Images (Multi-Temp)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp 1191-1194</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2011.6005067⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00621236v1</w:t>
+                <w:t xml:space="preserve">hal-00620881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polsar Radarsat-2 Satellite Image Time Series Mining Over the Chamonix Mont-Blanc Test Site</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extraction sous Contraintes d'Ensembles de Cliques Homogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp 1191-1194</w:t>
+              <w:t xml:space="preserve">11eme Conference Francophone sur l'Extraction et la Gestion des Connaissances (EGC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620881v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Pixel Evolutions in Satellite Image Time Series for Agricultural Monitoring</w:t>
               </w:r>
@@ -7560,51 +7560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Analysis of Complex NEtworks ACNE'10 co-located with ECML PKDD 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Barcelona, Spain. pp.48-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7793,51 +7793,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ieva Mitasiunaite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Domain Driven Data Mining DDDM'08 co-located with ICDM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Pise, Italy. pp.77-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7938,260 +7938,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining episode rules in STULONG dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noel Lucas</w:t>
+                <w:t xml:space="preserve">Constraint-based Mining of Episode Rules and Optimal Window Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 8th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'04), Discovery Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.33-45</w:t>
+              <w:t xml:space="preserve">8th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.313-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00520974v1</w:t>
+                <w:t xml:space="preserve">hal-00494637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Mining of Episode Rules and Optimal Window Sizes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">Mining episode rules in STULONG dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.313-324</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 8th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'04), Discovery Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00494637v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00520974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GO-SPADE: Mining Sequential Patterns over Datasets with Consecutive Repetitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8238,77 +8238,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Mining of Sequential Patterns over Datasets with Consecutive Repetitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Euvrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8571,51 +8571,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spreadsheet Generation from Rule-Based Specifications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Marcel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9104,51 +9104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gandrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IPG (Integrative Post-Genomics)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Lyon, France. pp.1-1, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9633,51 +9633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurene Meyniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Dzeroski, B. Goethals, and P. Panov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inductive Databases and Constraint-Based Data Mining</w:t>
@@ -9831,51 +9831,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toon Calders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-François Boulicaut, Luc De Raedt, Heikki Mannila. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Constraint-based mining and Inductive Databases : European Workshop on Inductive Databases and Constraint Based Mining, Hinterzarten, Germany, March 11-13, 2004, Revised Selected Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.64-80, 2006, </w:t>
@@ -11051,51 +11051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboisne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9121462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425130v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasi&#365;naite" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdennadher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068405002371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976706.976707" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bykowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021571501451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GWF0WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(03)00002-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannrath Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gregorio Rejas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1259-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Foulon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2017.8035228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scholastique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouillod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367992v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23184-1_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3SFWDB30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lucas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Euvrard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_28" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Bresson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letrillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881940v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pasolli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Melgani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75549-4_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11615576_4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04472843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910202v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboisne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9121462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasi&#365;naite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdennadher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068405002371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976706.976707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bykowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021571501451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GWF0WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(03)00002-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannrath Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gregorio Rejas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1259-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Foulon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2017.8035228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scholastique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouillod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23184-1_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3SFWDB30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520974v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Euvrard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_28" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Bresson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letrillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881940v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pasolli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Melgani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75549-4_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11615576_4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04472843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910202v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>