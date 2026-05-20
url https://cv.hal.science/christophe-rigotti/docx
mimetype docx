--- v2 (2026-04-29)
+++ v3 (2026-05-20)
@@ -2332,213 +2332,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Generation of Rule-Based Constraint Solvers over Finite Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Abdennadher</w:t>
+                <w:t xml:space="preserve">Extraction de Motifs Séquentiels Fréquents sous Contraintes dans des Données Contenant des Répétitions Consécutives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Leleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.133-159</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596109v1</w:t>
+                <w:t xml:space="preserve">hal-00494640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction de Motifs Séquentiels Fréquents sous Contraintes dans des Données Contenant des Répétitions Consécutives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">Automatic Generation of Rule-Based Constraint Solvers over Finite Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Abdennadher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série ISI : Ingénierie des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2, 5, pp.117-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/976706.976707⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494640v1</w:t>
+                <w:t xml:space="preserve">hal-01596109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free-Sets: a Condensed Representation of Boolean Data for the Approximation of Frequency Queries</w:t>
               </w:r>
@@ -3215,260 +3215,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring an unsupervised data mining approach to extract aseismic slip events along the Izmit section of the North Anatolian Fault, based on FLATSIM time series</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Rousset</w:t>
+                <w:t xml:space="preserve">Detecting gene regulatory network rewiring as changes in marker regulatory associations using only single-cell gene expression data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Chabrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Crombach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Symposium on Measurement of Earth surface Deformations with Earth Observation (MDIS'24)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Orléans, France. pp.2</w:t>
+              <w:t xml:space="preserve">IEEE 12th Data Mining in Biomedical Informatics and Healthcare Workshop (DMBIH'24) at ICDM'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Abu Dhabi, United Arab Emirates. pp.10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808572v1</w:t>
+                <w:t xml:space="preserve">hal-04808464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting gene regulatory network rewiring as changes in marker regulatory associations using only single-cell gene expression data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Exploring an unsupervised data mining approach to extract aseismic slip events along the Izmit section of the North Anatolian Fault, based on FLATSIM time series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Neyrinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 12th Data Mining in Biomedical Informatics and Healthcare Workshop (DMBIH'24) at ICDM'24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Abu Dhabi, United Arab Emirates. pp.10</w:t>
+              <w:t xml:space="preserve">6th Symposium on Measurement of Earth surface Deformations with Earth Observation (MDIS'24)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Orléans, France. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808464v1</w:t>
+                <w:t xml:space="preserve">hal-04808572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling regulatory associations using explainable AI</w:t>
               </w:r>
@@ -3940,252 +3940,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoring Message Stream Anomalies in Railway Communication Systems</w:t>
+                <w:t xml:space="preserve">Approximation du score CFOF de détection d’anomalie dans un arbre d’indexation iSAX : Application au contexte SI de la SNCF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fenet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LMID 2019 - IEEE Workshop on Learning and Mining with Industrial Data</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGC 2019 - 19ème Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Metz, France. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357924v1</w:t>
+                <w:t xml:space="preserve">hal-02019035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation du score CFOF de détection d’anomalie dans un arbre d’indexation iSAX : Application au contexte SI de la SNCF</w:t>
+                <w:t xml:space="preserve">Scoring Message Stream Anomalies in Railway Communication Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Fenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Jouvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2019 - 19ème Conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LMID 2019 - IEEE Workshop on Learning and Mining with Industrial Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Beijing, China. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2019.00114⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02019035v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02357924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pattern-based mining system for exploring Displacement Field Time Series</w:t>
               </w:r>
@@ -4299,269 +4299,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finding Complementary and Reliable Patterns in Displacement Field Time Series of Alpine Glaciers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Peignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Beslon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Pau, France. pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01868749v1</w:t>
+                <w:t xml:space="preserve">hal-01869974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weight-based search to find clusters around medians in subspaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sergio Peignier</w:t>
+                <w:t xml:space="preserve">Finding Complementary and Reliable Patterns in Displacement Field Time Series of Alpine Glaciers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Pothier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2018 - ACM Symposium On Applied Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IGARSS 2018 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Valencia, Spain. pp.4213-4216, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/igarss.2018.8518969⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869974v1</w:t>
+                <w:t xml:space="preserve">hal-01868749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling coherence measures of displacement field time series: Application to Greenland ice sheet glaciers</w:t>
               </w:r>
@@ -6851,407 +6851,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatio-Temporal Mining of ENVISAT SAR Interferogram Time Series over the Haiyuan Fault in China</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+                <w:t xml:space="preserve">Extraction sous Contraintes d'Ensembles de Cliques Homogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Nicolas Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Plantevit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gandrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Boulicaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 6th International Workshop on the Analysis of Multi-temporal Remote Sensing Images (Multi-Temp)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11eme Conference Francophone sur l'Extraction et la Gestion des Connaissances (EGC'11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Brest, France. pp.1-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00621236v1</w:t>
+                <w:t xml:space="preserve">hal-00744808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polsar Radarsat-2 Satellite Image Time Series Mining Over the Chamonix Mont-Blanc Test Site</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatio-Temporal Mining of ENVISAT SAR Interferogram Time Series over the Haiyuan Fault in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Jolivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Lasserre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bolon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2011 6th International Workshop on the Analysis of Multi-temporal Remote Sensing Images (Multi-Temp)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Trento, Italy. 10.1109/Multi-Temp.2011.6005067, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/Multi-Temp.2011.6005067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620881v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00621236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction sous Contraintes d'Ensembles de Cliques Homogènes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Polsar Radarsat-2 Satellite Image Time Series Mining Over the Chamonix Mont-Blanc Test Site</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreea Julea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Ledo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Trouvé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bolon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11eme Conference Francophone sur l'Extraction et la Gestion des Connaissances (EGC'11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Brest, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">IGARSS 2011 - IEEE International Geoscience and Remote Sensing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Vancouver, Canada. pp 1191-1194</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744808v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00620881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mining Pixel Evolutions in Satellite Image Time Series for Agricultural Monitoring</w:t>
               </w:r>
@@ -7938,234 +7938,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraint-based Mining of Episode Rules and Optimal Window Sizes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Méger</w:t>
+                <w:t xml:space="preserve">Mining episode rules in STULONG dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Leschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noel Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.313-324</w:t>
+              <w:t xml:space="preserve">In Proceedings of the 8th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'04), Discovery Challenge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00494637v1</w:t>
+                <w:t xml:space="preserve">hal-00520974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mining episode rules in STULONG dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noel Lucas</w:t>
+                <w:t xml:space="preserve">Constraint-based Mining of Episode Rules and Optimal Window Sizes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Méger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In Proceedings of the 8th European Conference on Principles and Practice of Knowledge Discovery in Databases (PKDD'04), Discovery Challenge</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.33-45</w:t>
+              <w:t xml:space="preserve">8th European Conference on Principles and Practice of Knowledge Discovery in Databases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2004, Pisa, Italy. pp.313-324</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00520974v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00494637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GO-SPADE: Mining Sequential Patterns over Datasets with Consecutive Repetitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8238,51 +8238,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraint-Based Mining of Sequential Patterns over Datasets with Consecutive Repetitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rigotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11051,51 +11051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboisne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9121462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasi&#365;naite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdennadher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068405002371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596109v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976706.976707" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494640v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bykowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021571501451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GWF0WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(03)00002-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannrath Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gregorio Rejas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1259-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357924v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Foulon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00114" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019035v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2017.8035228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scholastique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouillod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23184-1_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3SFWDB30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494637v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520974v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lucas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Euvrard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_28" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Bresson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letrillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881940v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pasolli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Melgani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75549-4_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11615576_4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04472843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910202v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379633v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Pensa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Crombach" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Peignier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rigotti" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-025-06932-9" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549416v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Chabrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2024.3489958" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03883673v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pageaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eyraud-Loisel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bienven&#252;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboisne" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines10122033" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482342v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Pothier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines9121462" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02405598v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Beslon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/coin.12254" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898015v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas M&#233;ger" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felicity Lodge" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10618-018-0591-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912708v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Trouv&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSTARS.2018.2874499" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596573v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Abernot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hickinbotham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5920/JCMS.2017.11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Langlois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Yuan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas P. Blanchard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Descamps-Mandine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2015.05.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192959v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Cellier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Plantevit" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Cr&#233;milleux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13326-015-0023-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00827164v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Nicolas Mougel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gandrillon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10115-013-0625-y" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00702433v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Julea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jolivet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596806v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bolon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Doin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2010.2081372" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697024v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P. Parsons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Maria Pena" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Sanchez-Dehesa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-2010-0415" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011378v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiri Kl&#233;ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJDMMM.2009.026073" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425130v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasi&#365;naite" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Schicklin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Meyniel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boulicaut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011618v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596318v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Abdennadher" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1471068405002371" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leleu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596109v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/976706.976707" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503814v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Bykowski" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021571501451" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-Q3GWF0WR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593569v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0306-4379(03)00002-4" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165103v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero G. Pensa" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167747v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Neyrinck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovannrath Ros" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Rousset" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lasserre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04877547v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-78977-9_24" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808464v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04808572v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783821v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03230531v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Bennani" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cazalens" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cheutet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Leschi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odyss&#233;e Merveille" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341954v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Debs" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Douarre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Jourdan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gregorio Rejas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vasquez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprs-archives-XLIII-B2-2020-1259-2020" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02019035v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Foulon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fenet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Jouvin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357924v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00114" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02361793v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Gourmelen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2019.00165" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rossi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868749v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/igarss.2018.8518969" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591461v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2017.8035228" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Scholastique" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vinet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouillod" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569091v2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306556v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youen Pericault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Vernier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367992v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Andr&#233;oli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367996v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-46131-1_14" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meger" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2015.7245757" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01252793v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066168v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200674v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066188v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199136v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091940v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988907v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339287v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gueguen" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339286v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758858v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00758843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353105v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744808v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621236v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/Multi-Temp.2011.6005067" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620881v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Ledo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620882v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23184-1_15" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-3SFWDB30-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504655v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381539v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520601v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Doin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501294v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Besson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Mitasiunaite" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613789v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirco Nanni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520974v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noel Lucas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494637v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588170v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Euvrard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45065-3_26" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588158v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-39804-2_28" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00521031v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Daurel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520976v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03752082v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marcel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pinet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04819949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894314v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357927v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381584v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613844v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corrine Bresson" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Keime" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Faure" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Letrillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881940v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-90287-2_3" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567675v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Pasolli" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Melgani" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66330-2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381544v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Meyniel" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613806v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75549-4_11" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613469v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Calders" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/11615576_4" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00494639v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b99016" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04472843v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341704v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gauchon" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ponthus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Volpert" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03294952v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02910202v2" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Derrode" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577180v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577187v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago F. Elena" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Schneider" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulien Hogeweg" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577177v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>