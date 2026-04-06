--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -223,85 +223,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacted growth</w:t>
+                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacts growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bouillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cloé Villard</w:t>
@@ -336,4830 +336,4830 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 367, pp.113106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2025.07.07.663522⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2026.113106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468120v1</w:t>
+                <w:t xml:space="preserve">hal-05572696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier. Chapitre 2 : production selon les essences truffières et la présence d’essences compagnes, enseignements pour la trufficulture</w:t>
+                <w:t xml:space="preserve">Does Dietary Supplementation With Quercetin or Rutin Impact Growth, Stress, and Immunity in Pikeperch ( Sander lucioperca ) and the Water Microbial Community in Recirculating Aquaculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Paula Senff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bach</w:t>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Wehrlen</w:t>
+                <w:t xml:space="preserve">Jérémy Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Habachi</w:t>
+                <w:t xml:space="preserve">Sara Abd Al Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Falconnet</w:t>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.2611939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/are/2611939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344790v1</w:t>
+                <w:t xml:space="preserve">hal-04965113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Dietary Supplementation With Quercetin or Rutin Impact Growth, Stress, and Immunity in Pikeperch ( Sander lucioperca ) and the Water Microbial Community in Recirculating Aquaculture?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier. Chapitre 2 : production selon les essences truffières et la présence d’essences compagnes, enseignements pour la trufficulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Grosjean</w:t>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abd Al Rahim</w:t>
+                <w:t xml:space="preserve">Léon Wehrlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Milla</w:t>
+                <w:t xml:space="preserve">Hélène Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965113v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Ferrante</w:t>
+                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacted growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bouillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cloé Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Galati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fauvet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/2025.07.07.663522⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557514v1</w:t>
+                <w:t xml:space="preserve">hal-05468120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Wehrlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Habachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 129, pp.10-13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological restoration combining mowing and competition limits the development of invasive Reynoutria japonica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 366, pp.121818. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
+                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Del-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Salgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28041552⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03975870v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root‐released organic compounds in aquaponics and their potential effects on system performance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12778⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03944804v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arthur Péré</w:t>
+                <w:t xml:space="preserve">Root‐released organic compounds in aquaponics and their potential effects on system performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Senff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Baßmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Harbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03681534v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
+                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03066081v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
+                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gagneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (7), pp.2334-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954326v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and age-dependent leaf nickel in the Ni-hyperaccumulator Leptoplax emarginata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rose</w:t>
+                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11284-018-1594-0⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.110762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01854605v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datura innoxia plants hydroponically-inoculated with Agrobacterium rhizogenes display an enhanced growth and alkaloid metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t>
+                <w:t xml:space="preserve">Multiscale and age-dependent leaf nickel in the Ni-hyperaccumulator Leptoplax emarginata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coinchelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.09.001⟩</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-018-1594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878180v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Datura innoxia plants hydroponically-inoculated with Agrobacterium rhizogenes display an enhanced growth and alkaloid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dao Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril C. Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 277, pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515579v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Coqueret</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annegret Kohler</w:t>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Tacon</w:t>
+                <w:t xml:space="preserve">Francis Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five years investigation of female and male genotypes in périgord black truffle (Tuber melanosporum Vittad.) revealed contrasted reproduction strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Le Tacon</w:t>
+                <w:t xml:space="preserve">Mélanie Lagoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lagoguet</w:t>
+                <w:t xml:space="preserve">Flora Todesco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torda Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (7), pp.2604-2615. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1462-2920.13735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+                <w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (2), pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477457v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.495-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477465v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01284231v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02640137v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the diversion of primary carbon flux into secondary metabolism under variable nitrate and light/dark conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Riccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01477462v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation and growth of Lens culinaris as affected by nickel availability: A pre-requisite for optimization of gromining</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Modeling the diversion of primary carbon flux into secondary metabolism under variable nitrate and light/dark conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E Benizri</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tormod Drengstig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ruoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 402, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458433v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen fixation and growth of Lens culinaris as affected by nickel availability: A pre-requisite for optimization of gromining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramez Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kobaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Benizri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131 (Environmental and Experimental Botany), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269283v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630022v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631060v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption kinetics of PAHs from aged industrial soils for availability assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emila Akroume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01477743v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269190v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Desorption kinetics of PAHs from aged industrial soils for availability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.12294⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.639-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270208v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore fongique des truffières</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy D. van Nostrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jizhong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.2831-2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269191v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+                <w:t xml:space="preserve">La flore fongique des truffières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lengellé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claude Brechet</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01268445v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protozoa stimulate N uptake and growth of arbuscular mycorrhizal plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.204-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01269189v1</w:t>
+                <w:t xml:space="preserve">hal-01474771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Protozoa enhance foraging efficiency of arbuscular mycorrhizal fungi for mineral nitrogen from organic matter in soil to the benefit of host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 199 (1), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649417v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01474765v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoa enhance foraging efficiency of arbuscular mycorrhizal fungi for mineral nitrogen from organic matter in soil to the benefit of host plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12249⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01474775v1</w:t>
+                <w:t xml:space="preserve">hal-01474765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoa stimulate N uptake and growth of arbuscular mycorrhizal plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01474771v1</w:t>
+                <w:t xml:space="preserve">hal-02649417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter quality as driving factor for plant nutrition via grazing of protozoa on soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Ruess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (2), pp.241-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5193,103 +5193,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure of the black truffle (Tuber melanosporum) investigated with neutral microsatellites and functional mating type genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Riccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Akroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 199 (1), pp.176-187. </w:t>
@@ -5321,6237 +5321,6276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of repeated short-term nitrogen limitations on leaf phenolics metabolism in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.004⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02645119v1</w:t>
+                <w:t xml:space="preserve">hal-01268445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode d’acquisition du carbone et de l’azote pendant le développement des ascocarpes de truffes. Une réponse partielle par mesure de l’abondance naturelle du 13C et du 15N</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of active transport and transpiration on nickel and cadmium accumulation in the leaves of the Ni-hyperaccumulator Leptoplax emarginata: a biophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coinchelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (1-2), pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0885-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269188v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiology of nickel phytoaccumulation: a simplified biophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coinchelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Coinchelin</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (16), pp.5815-5827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ers230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of active transport and transpiration on nickel and cadmium accumulation in the leaves of the Ni-hyperaccumulator Leptoplax emarginata: a biophysical approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le mode d’acquisition du carbone et de l’azote pendant le développement des ascocarpes de truffes. Une réponse partielle par mesure de l’abondance naturelle du 13C et du 15N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (3), pp.10-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01486343v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ-specific responses of tomato growth and phenolic metabolism to nitrate limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (5), pp.760 - 769. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00564.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la rhizodéposition aux matières organiques du sol, quelques implications pour la modélisation de la dynamique du carbone</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">Influence of repeated short-term nitrogen limitations on leaf phenolics metabolism in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine M. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Slimestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Lovdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.119 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650492v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution de la rhizodéposition aux matières organiques du sol, quelques implications pour la modélisation de la dynamique du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel M. Génard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.201-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664249v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent composition but similar function of soil food webs of individual plants: plant species and community effects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. C. Dekker</w:t>
+                <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Génard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capucine Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1890/09-2198.1⟩</w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664580v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘trade-off’ between synthesis of primary and secondary compounds in young tomato leaves is altered by nitrate nutrition: experimental evidence and model consistency</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Divergent composition but similar function of soil food webs of individual plants: plant species and community effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. M. Bezemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Fountain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Dekker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 60 (15), pp.4301-4314. </w:t>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (10), pp.3027-3036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/erp271⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1890/09-2198.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659048v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term organic farming fosters below- and aboveground biota: Implications for soil quality, biological control, and productivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ‘trade-off’ between synthesis of primary and secondary compounds in young tomato leaves is altered by nitrate nutrition: experimental evidence and model consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.05.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (15), pp.4301-4314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02667899v1</w:t>
+                <w:t xml:space="preserve">hal-02659048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen rhizodeposition assessed by a (NH3)-N-15 shoot pulse-labelling of Lolium perenne L. grown on soil exposed to 9 years of CO2 enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (1-3), pp.410-415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2007.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Net N immobilisation during the biodegradation of mucilage in soil as affected by repeated mineral and organic fertilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Froux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (1), pp.39-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10705-007-9119-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01460862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble carbon in roots of rape and barley: impacts on labile soil organic carbon, arylsulfatase activity and sulfur mineralization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term organic farming fosters below- and aboveground biota: Implications for soil quality, biological control, and productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Birkhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martijn Bezemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Bloem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-007-9201-0⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.2297-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01486379v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of the genetic structure of bacterial and fungal communities at different developmental stages of Medicago truncatula Gaertn. cv. Jemalong line J5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water-soluble carbon in roots of rape and barley: impacts on labile soil organic carbon, arylsulfatase activity and sulfur mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01650.x⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 294 (1-2), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-007-9201-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668733v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term effects of elevated CO2 on Lolium perenne rhizodeposition and its consequences on soil organic matter turnover and plant N yield</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic of the genetic structure of bacterial and fungal communities at different developmental stages of Medicago truncatula Gaertn. cv. Jemalong line J5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.10.002⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 170 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01650.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02663085v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02668733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated CO2 concentration on rhizodeposition from Lolium perenne grown on soil exposed to 9 years of CO2 enrichment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Short and long-term effects of elevated CO2 on Lolium perenne rhizodeposition and its consequences on soil organic matter turnover and plant N yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.D. Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38 (4), pp.729-736. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.06.023⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 38 (6), pp.1178-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659010v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does nitrogen availability alter rhizodeposition in Lolium multiflorum Lam. during vegetative growth?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of elevated CO2 concentration on rhizodeposition from Lolium perenne grown on soil exposed to 9 years of CO2 enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-004-0490-2⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (4), pp.729-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683156v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation and growth of annual Medicago-Sinorhizobium associations at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">How does nitrogen availability alter rhizodeposition in Lolium multiflorum Lam. during vegetative growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 269 (1-2), pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-0490-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671243v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bazot</w:t>
+                <w:t xml:space="preserve">Nitrogen fixation and growth of annual Medicago-Sinorhizobium associations at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sultan-Tubeileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mikola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">M. Obaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19, pp.886-896</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.267-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671909v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of maize mucilage on the diversity and activity of the denitrifying community</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">J. Mikola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.886-896</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681369v1</w:t>
+                <w:t xml:space="preserve">hal-02671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et fixation d'azote chez des luzernes annuelles en région méditerranéenne lors de la période froide</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of maize mucilage on the diversity and activity of the denitrifying community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2004.00571.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02677034v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth potential of buds of two contrasting cultivars of white clover during winter and early spring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production et fixation d'azote chez des luzernes annuelles en région méditerranéenne lors de la période froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sultan-Tubeileh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Corbel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">G. Gintzburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Obaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 173, pp.37-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02679369v1</w:t>
+                <w:t xml:space="preserve">hal-02677034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering and growing season dynamics of Trifolium repens L. in mixture with Lolium perenne L.: a model approach to plant-environment interactions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Branching responses of a plagiotropic clonal herb to localised incidence of light simulating that reflected from vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.D. Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Wachendorf</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cresswell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1496⟩</w:t>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 127 (2), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004420000582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678549v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering of Trifolium repens L. and succeeding growth: results from a common protocol carried out at twelve european sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Root and microbial involvement in the kinetics of 14C-partitioning to rhizosphere respiration after a pulse labelling of maize assimilates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todorovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1486⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 228 (2), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004830011382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02678547v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02680159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root and microbial involvement in the kinetics of 14C-partitioning to rhizosphere respiration after a pulse labelling of maize assimilates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overwintering of Trifolium repens L. and succeeding growth: results from a common protocol carried out at twelve european sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wachendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary P. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Todorovic</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">John Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjo Elgersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Fothergill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1004830011382⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (sp), pp.669-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02680159v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching responses of a plagiotropic clonal herb to localised incidence of light simulating that reflected from vegetation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phytochrome mediated effects on leaves of white clover : consequences for light interception by the plant under competition for light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Héraut-Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cresswell</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s004420000582⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88, pp.737-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02679454v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochrome mediated effects on leaves of white clover : consequences for light interception by the plant under competition for light</w:t>
+                <w:t xml:space="preserve">Growth and nitrogen fixation of annual Medicago-Rhizobium associations during winter in mediterranean region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Héraut-Bron</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Kholoud Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Gintzburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Obaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Touchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1510⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (3), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1161-0301(01)00103-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02681268v1</w:t>
+                <w:t xml:space="preserve">hal-02678586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and nitrogen fixation of annual Medicago-Rhizobium associations during winter in mediterranean region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vegetative storage proteins in white clover (Trifolium repens L.) : quantitative and qualitative features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Le Dily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayat Touchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1161-0301(01)00103-4⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88, pp.789-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02678586v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetative storage proteins in white clover (Trifolium repens L.) : quantitative and qualitative features</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Papers from the 16th French mass spectrometry meeting, Nancy, France, 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Teissedre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">E. Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (2), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(00)00167-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1501⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02683433v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papers from the 16th French mass spectrometry meeting, Nancy, France, 1999</w:t>
+                <w:t xml:space="preserve">Growth potential of buds of two contrasting cultivars of white clover during winter and early spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lichtfouse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">G. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 32 (2), pp.215. </w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 136 (2), pp.215-220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(00)00167-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0021859601008619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676678v1</w:t>
+                <w:t xml:space="preserve">hal-02679369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hivernal et repousse printanière du trèfle blanc : importance du cultivar</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overwintering and growing season dynamics of Trifolium repens L. in mixture with Lolium perenne L.: a model approach to plant-environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wachendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary P. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjo Elgersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Fothergill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodil E. Frankow-Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88, pp.683-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1496⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694767v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of white clover after chilling assimilate partitioning and vegetative storage proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Continuous monitoring of rhizosphere respiration after labelling of plant shoots with 14CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todorovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 212 (2), pp.191-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696969v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of rhizosphere respiration after labelling of plant shoots with 14CO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comportement hivernal et repousse printanière du trèfle blanc : importance du cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 212 (2), pp.191-201</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 157, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696545v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02694767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light quality (red:far-red ratio): does it affect photosynthetic activity, net CO2 assimilation, and morphology of young white clover leaves?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Regrowth of white clover after chilling assimilate partitioning and vegetative storage proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.E. Frankow-Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/b99-099⟩</w:t>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (6), pp.1756-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci1999.3961756x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695960v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14C-assimilate partitioning within white clover plant-soil system: effects of photoperiod/temperature treatments and defoliation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Light quality (red:far-red ratio): does it affect photosynthetic activity, net CO2 assimilation, and morphology of young white clover leaves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Héraut-Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany D. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 11 (1), pp.13-21. </w:t>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (10), pp.1425-1431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1161-0301(99)00004-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/b99-099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02697918v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du rapport RC:RS sur les jeunes feuilles de trèfle blanc. Assimilation nette de CO2, activité photochimique et morphologie foliaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">14C-assimilate partitioning within white clover plant-soil system: effects of photoperiod/temperature treatments and defoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todorovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (1), pp.13-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1161-0301(99)00004-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80008-5⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02699210v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DIAMAN. Deux dispositifs automatisés pour des marquages isotopiques et des mesures d'assimilation nette</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effets du rapport RC:RS sur les jeunes feuilles de trèfle blanc. Assimilation nette de CO2, activité photochimique et morphologie foliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Héraut-Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Grieu</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Editeur de Liens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 321 (8), pp.679-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80008-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695608v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold acclimation in white clover subjected to chilling and frost: changes in water and carbohydrates status</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Projet DIAMAN. Deux dispositifs automatisés pour des marquages isotopiques et des mesures d'assimilation nette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Editeur de Liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10, pp.17-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02696988v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon metabolism enzyme activities and carbon partitioning in Pinus halepensis Mill. exposed to mild drought and ozone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Cold acclimation in white clover subjected to chilling and frost: changes in water and carbohydrates status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0176-1617(96)80306-3⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6 (3-4), pp.225-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1161-0301(96)02046-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02698965v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drought on photosynthesis in Trifolium repens : maintenance of photosystem II efficiency and of measured photosynthesis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId345" w:history="1">
+                <w:t xml:space="preserve">Carbon metabolism enzyme activities and carbon partitioning in Pinus halepensis Mill. exposed to mild drought and ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gerant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany D. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 148 (1-2), pp.142-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0176-1617(96)80306-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700249v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02698965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light quality (Red : Far-red Ratio) at the apical bud of the main stolon on morphogenesis of Trifolium repens L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of drought on photosynthesis in Trifolium repens : maintenance of photosystem II efficiency and of measured photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D.H. Greer</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (1), pp.19-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02713723v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02700249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light quality (red : far-red ratio) and defoliation treatments applied at a single phytomer on axillary bud outgrowth in Trifolium repens L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.M. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 100 (3), pp.236-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00316950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02714005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du déficit hydrique sur le trèfle blanc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effect of light quality (Red : Far-red Ratio) at the apical bud of the main stolon on morphogenesis of Trifolium repens L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Gras</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.D. Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Greer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 74 (2), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.1994.1101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02710431v2</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomorphogenesis of white clover (Trifolium repens L.) : phytochrome mediated effects on 14C-assimilate partitioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Influence du déficit hydrique sur le trèfle blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Gastal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
+                <w:t xml:space="preserve">Francis Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1 (4), pp.235-240</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 135, pp.369-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02705149v1</w:t>
+                <w:t xml:space="preserve">hal-02710431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of potassium on the tolerance to PEG induced water stress of two white clover varieties (Trifolium repens L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Photomorphogenesis of white clover (Trifolium repens L.) : phytochrome mediated effects on 14C-assimilate partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Francis Flenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potash Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 2, pp.1-4</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1 (4), pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02709868v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02705149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of water stress on white clover (Trifolium repens L). 1. Role of potassium nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of potassium on the tolerance to PEG induced water stress of two white clover varieties (Trifolium repens L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza Shamsun-Noor</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potash Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 4, pp.1-7</w:t>
+              <w:t xml:space="preserve">, 1991, 2, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704171v1</w:t>
+                <w:t xml:space="preserve">hal-02709868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un deficit hydrique sur le trefle blanc (Trifolium repens L.). I. Role d'un apport de potassium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The effect of water stress on white clover (Trifolium repens L). 1. Role of potassium nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Shamsun-Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Potash Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 4, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716123v1</w:t>
+                <w:t xml:space="preserve">hal-02704171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the inhibition of nodule metabolism by nitrate on the regulation of assimilate partitioning in Pachyrhizus erosus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilate partitioning in Pachyrhizus erosus during long-day vegetative development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zinsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 28 (1), pp.131-136</w:t>
+              <w:t xml:space="preserve">, 1990, 28 (3), pp.343-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454935v1</w:t>
+                <w:t xml:space="preserve">hal-02712832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilate partitioning in Pachyrhizus erosus during long-day vegetative development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of the inhibition of nodule metabolism by nitrate on the regulation of assimilate partitioning in Pachyrhizus erosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zinsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 28 (3), pp.343-349</w:t>
+              <w:t xml:space="preserve">, 1990, 28 (1), pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712832v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de la ramification du stolon sur la distribution des assimilats chez le trefle blanc (Trifolium repens L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effet d'un deficit hydrique sur le trefle blanc (Trifolium repens L.). I. Role d'un apport de potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 9 (9), pp.849-857</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1990, 10 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:19890303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724789v1</w:t>
+                <w:t xml:space="preserve">hal-02716123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of potassium on the tolerance to PEG-induced water stress of two white clover varieties (Trifolium repens L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shamsung Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1989, 120, pp.153-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11579,251 +11618,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un déficit hydrique sur le trèfle blanc (Trifolium repens L.). I. Importance du cultivar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Etude de l'influence de la ramification du stolon sur la distribution des assimilats chez le trefle blanc (Trifolium repens L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schontz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">V. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 9 (3), pp.251-257</w:t>
+              <w:t xml:space="preserve">, 1989, 9 (9), pp.849-857</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02728125v1</w:t>
+                <w:t xml:space="preserve">hal-02724789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role de la position de la feuille dans l'assimilation et le transport du carbone chez le trefle blanc (Trifolium repens L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effet d'un déficit hydrique sur le trèfle blanc (Trifolium repens L.). I. Importance du cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schontz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Choné</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">T. Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9 (3), pp.251-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02728125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role de la position de la feuille dans l'assimilation et le transport du carbone chez le trefle blanc (Trifolium repens L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Choné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1987, 7 (8), pp.599-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId389"/>
+      <w:footerReference w:type="default" r:id="rId391"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11970,51 +12104,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensaia.univ-lorraine.fr/fr/content/plateau-danalyse-structurale-et-metabolomique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.07.663522" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Habachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Al Rahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/2611939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03944804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ba&#223;mann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Kaiser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Harbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12778" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobaissi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.06.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477743v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.032" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B2BVGK4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474775v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koller" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rodriguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12249" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474771v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.020" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPSTR1C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ruess" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12113" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269188v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486362v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers230" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486343v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0885-9" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGL2NPBR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664580v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Bezemer" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fountain" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barea" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Dekker" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-2198.1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9201-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVF5D538-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sultan-Tubeileh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obaton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677034v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gintzburger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679369v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601008619" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678549v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wachendorf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary P. Collins" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjo Elgersma" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fothergill" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1496" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678547v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Connolly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1486" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679454v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Hay" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresswell" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000582" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44WHRK94-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681268v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;raut-Bron" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1510" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678586v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Sultan" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Gintzburger" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obaton" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Touchane" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(01)00103-4" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17P0H07W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683433v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Teissedre" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Corbel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1501" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676678v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00167-4" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKB2D9P2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694767v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guinchard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696969v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961756x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-099" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699210v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80008-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCJWVHDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695608v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696988v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(96)02046-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84DABA598FAE1FE6604EBDE53FB4C28A554B1211/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-1617(96)80306-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2N8MWQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713723v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Greer" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1994.1101" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3C4KKPHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714005v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00316950" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0C9WCD9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710431v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gras" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709868v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shamsun-Noor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704171v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Shamsun-Noor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716123v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19890303" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454935v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zinsou" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712832v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724789v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726224v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shamsung Noor" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02377063" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728125v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schontz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728907v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chon&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensaia.univ-lorraine.fr/fr/content/plateau-danalyse-structurale-et-metabolomique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965113v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Al Rahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/2611939" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Habachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.07.663522" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03944804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ba&#223;mann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Kaiser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Harbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12778" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458433v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobaissi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.06.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B2BVGK4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPSTR1C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rodriguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ruess" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12113" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0885-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGL2NPBR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269188v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Bezemer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fountain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Dekker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-2198.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9201-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVF5D538-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sultan-Tubeileh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obaton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677034v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gintzburger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Hay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresswell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000582" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44WHRK94-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678547v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wachendorf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary P. Collins" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Connolly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjo Elgersma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fothergill" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1486" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681268v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;raut-Bron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1510" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Sultan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Gintzburger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obaton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Touchane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(01)00103-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17P0H07W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683433v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Teissedre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Corbel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1501" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00167-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKB2D9P2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679369v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601008619" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678549v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1496" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guinchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696969v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961756x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695960v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-099" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699210v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80008-5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCJWVHDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695608v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696988v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(96)02046-1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84DABA598FAE1FE6604EBDE53FB4C28A554B1211/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-1617(96)80306-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2N8MWQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700249v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714005v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00316950" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0C9WCD9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713723v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Greer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1994.1101" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3C4KKPHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710431v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705149v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709868v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shamsun-Noor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704171v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Shamsun-Noor" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712832v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zinsou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454935v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716123v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19890303" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726224v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shamsung Noor" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02377063" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724789v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728125v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schontz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chon&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>