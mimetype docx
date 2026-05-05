--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -223,51 +223,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (93)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (92)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -391,11573 +391,11439 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Dietary Supplementation With Quercetin or Rutin Impact Growth, Stress, and Immunity in Pikeperch ( Sander lucioperca ) and the Water Microbial Community in Recirculating Aquaculture?</w:t>
+                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier. Chapitre 2 : production selon les essences truffières et la présence d’essences compagnes, enseignements pour la trufficulture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula Senff</w:t>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Grosjean</w:t>
+                <w:t xml:space="preserve">Léon Wehrlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abd Al Rahim</w:t>
+                <w:t xml:space="preserve">Hélène Habachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Milla</w:t>
+                <w:t xml:space="preserve">Gérard Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965113v1</w:t>
+                <w:t xml:space="preserve">hal-05344790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier. Chapitre 2 : production selon les essences truffières et la présence d’essences compagnes, enseignements pour la trufficulture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Does Dietary Supplementation With Quercetin or Rutin Impact Growth, Stress, and Immunity in Pikeperch ( Sander lucioperca ) and the Water Microbial Community in Recirculating Aquaculture?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Senff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bach</w:t>
+                <w:t xml:space="preserve">Jérémy Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Wehrlen</w:t>
+                <w:t xml:space="preserve">Sara Abd Al Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Habachi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gérard Falconnet</w:t>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.2611939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/are/2611939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344790v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introducing furanocoumarin biosynthetic genes in tomato results in coumarins accumulation and impacted growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aude Fauvet</w:t>
+                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Wehrlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468120v1</w:t>
+                <w:t xml:space="preserve">hal-05344708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Ecological restoration combining mowing and competition limits the development of invasive Reynoutria japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Genty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gérard Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.121818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121818⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05344708v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration combining mowing and competition limits the development of invasive Reynoutria japonica</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Del-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Salgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121818⟩</w:t>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647748v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04557514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paola Ferrante</w:t>
+                <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557514v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Root‐released organic compounds in aquaponics and their potential effects on system performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Senff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Björn Baßmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederik Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harvey Harbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28041552⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/raq.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03975870v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root‐released organic compounds in aquaponics and their potential effects on system performance</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12778⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03944804v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
+                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Besseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gagneul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (7), pp.2334-2355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03681534v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
+                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael E Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/eraa582⟩</w:t>
+              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 131, pp.110762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03066081v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolamides: Plant specialized metabolites with a wide range of promising pharmacological and health-promoting interests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Multiscale and age-dependent leaf nickel in the Ni-hyperaccumulator Leptoplax emarginata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coinchelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Thiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biopha.2020.110762⟩</w:t>
+              <w:t xml:space="preserve">Ecological Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.723-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11284-018-1594-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02954326v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01854605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale and age-dependent leaf nickel in the Ni-hyperaccumulator Leptoplax emarginata</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Rose</w:t>
+                <w:t xml:space="preserve">Datura innoxia plants hydroponically-inoculated with Agrobacterium rhizogenes display an enhanced growth and alkaloid metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Dao Vu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril C. Jousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pawlicki-Jullian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Schiltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11284-018-1594-0⟩</w:t>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 277, pp.166-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01854605v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01878180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datura innoxia plants hydroponically-inoculated with Agrobacterium rhizogenes display an enhanced growth and alkaloid metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thi Kieu Oanh Nguyen</w:t>
+                <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victoire Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2018.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01878180v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01506630v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Five years investigation of female and male genotypes in périgord black truffle (Tuber melanosporum Vittad.) revealed contrasted reproduction strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Virginie Molinier</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lagoguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Todesco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torda Varga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (7), pp.2604-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.13735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02620110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five years investigation of female and male genotypes in périgord black truffle (Tuber melanosporum Vittad.) revealed contrasted reproduction strategies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99 (2), pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595244v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Pousse</w:t>
+                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Murat</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.495-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515579v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02640137v1</w:t>
+                <w:t xml:space="preserve">hal-01477457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe C. Nicot</w:t>
+                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
+              <w:t xml:space="preserve">Mycorrhiza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (5), pp.389-399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477457v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
+                <w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Riccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycorrhiza</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00572-015-0679-7⟩</w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01477465v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01284231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Modeling the diversion of primary carbon flux into secondary metabolism under variable nitrate and light/dark conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathrine Lillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tormod Drengstig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Ruoff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 402, pp.144-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01284231v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the diversion of primary carbon flux into secondary metabolism under variable nitrate and light/dark conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nitrogen fixation and growth of Lens culinaris as affected by nickel availability: A pre-requisite for optimization of gromining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramez Saad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kobaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Peter Ruoff</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Benizri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2016.05.008⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 131 (Environmental and Experimental Botany), pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2016.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477462v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01458433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation and growth of Lens culinaris as affected by nickel availability: A pre-requisite for optimization of gromining</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2016.06.010⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 395 (1-2), pp.351-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-015-2557-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01458433v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Pousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91 (2), pp.21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269283v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 91 (2), pp.21</w:t>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630022v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Akroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
+                <w:t xml:space="preserve">C. Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 87 (2), pp.16</w:t>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639023v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Desorption kinetics of PAHs from aged industrial soils for availability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.639-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631060v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01477743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption kinetics of PAHs from aged industrial soils for availability assessment</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy D. van Nostrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jizhong Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (9), pp.2831-2847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.12294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01477743v1</w:t>
+                <w:t xml:space="preserve">hal-01270208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+                <w:t xml:space="preserve">La flore fongique des truffières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Buée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Deveau</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (3), pp.14-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270208v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La flore fongique des truffières</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protozoa stimulate N uptake and growth of arbuscular mycorrhizal plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Morin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Robert Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.204-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269191v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoa stimulate N uptake and growth of arbuscular mycorrhizal plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protozoa enhance foraging efficiency of arbuscular mycorrhizal fungi for mineral nitrogen from organic matter in soil to the benefit of host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Koller</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Michael Bonkowski</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 199 (1), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.05.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01474771v1</w:t>
+                <w:t xml:space="preserve">hal-01474775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoa enhance foraging efficiency of arbuscular mycorrhizal fungi for mineral nitrogen from organic matter in soil to the benefit of host plants</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474775v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claude Brechet</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t>
+              <w:t xml:space="preserve">, 2013, 82, pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269189v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 88, pp.25-33. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.12.003⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01474765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Litter quality as driving factor for plant nutrition via grazing of protozoa on soil microorganisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Ruess</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 85 (2), pp.241-250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1574-6941.12113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02649417v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Litter quality as driving factor for plant nutrition via grazing of protozoa on soil microorganisms</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fine-scale spatial genetic structure of the black truffle (Tuber melanosporum) investigated with neutral microsatellites and functional mating type genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Riccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emila Akroume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 85 (2), pp.241-250. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 199 (1), pp.176-187. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1574-6941.12113⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.12264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474773v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale spatial genetic structure of the black truffle (Tuber melanosporum) investigated with neutral microsatellites and functional mating type genes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emila Akroume</w:t>
+                <w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 199 (1), pp.176-187. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (5), pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.12264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268448v1</w:t>
+                <w:t xml:space="preserve">hal-01268445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of active transport and transpiration on nickel and cadmium accumulation in the leaves of the Ni-hyperaccumulator Leptoplax emarginata: a biophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coinchelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Echevarria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (5), pp.1-9. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (1-2), pp.99-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0064626⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0885-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268445v1</w:t>
+                <w:t xml:space="preserve">hal-01486343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of active transport and transpiration on nickel and cadmium accumulation in the leaves of the Ni-hyperaccumulator Leptoplax emarginata: a biophysical approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le mode d’acquisition du carbone et de l’azote pendant le développement des ascocarpes de truffes. Une réponse partielle par mesure de l’abondance naturelle du 13C et du 15N</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hossann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Brechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 80 (3), pp.10-16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0885-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01486343v1</w:t>
+                <w:t xml:space="preserve">hal-01269188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiology of nickel phytoaccumulation: a simplified biophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coinchelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 63 (16), pp.5815-5827. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jxb/ers230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le mode d’acquisition du carbone et de l’azote pendant le développement des ascocarpes de truffes. Une réponse partielle par mesure de l’abondance naturelle du 13C et du 15N</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organ-specific responses of tomato growth and phenolic metabolism to nitrate limitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (5), pp.760 - 769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00564.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269188v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organ-specific responses of tomato growth and phenolic metabolism to nitrate limitation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Influence of repeated short-term nitrogen limitations on leaf phenolics metabolism in tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristine M. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rune Slimestad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trond Lovdal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 77, pp.119 - 128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1438-8677.2012.00564.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02647768v1</w:t>
+                <w:t xml:space="preserve">hal-02645119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of repeated short-term nitrogen limitations on leaf phenolics metabolism in tomato</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Contribution de la rhizodéposition aux matières organiques du sol, quelques implications pour la modélisation de la dynamique du carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Balesdent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Derrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kirman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katja Klumpp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18 (3), pp.201-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.02.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02645119v1</w:t>
+                <w:t xml:space="preserve">hal-02650492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution de la rhizodéposition aux matières organiques du sol, quelques implications pour la modélisation de la dynamique du carbone</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Divergent composition but similar function of soil food webs of individual plants: plant species and community effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Klumpp</w:t>
+                <w:t xml:space="preserve">T. M. Bezemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. T. Fountain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. M. Barea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Dekker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Étude et Gestion des Sols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91 (10), pp.3027-3036. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1890/09-2198.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650492v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capucine Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9, pp.47-57. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/06vt-nf25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Divergent composition but similar function of soil food webs of individual plants: plant species and community effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The ‘trade-off’ between synthesis of primary and secondary compounds in young tomato leaves is altered by nitrate nutrition: experimental evidence and model consistency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Bourgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91 (10), pp.3027-3036. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 60 (15), pp.4301-4314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1890/09-2198.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erp271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664580v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ‘trade-off’ between synthesis of primary and secondary compounds in young tomato leaves is altered by nitrate nutrition: experimental evidence and model consistency</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nitrogen rhizodeposition assessed by a (NH3)-N-15 shoot pulse-labelling of Lolium perenne L. grown on soil exposed to 9 years of CO2 enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erp271⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (1-3), pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2007.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02659048v1</w:t>
+                <w:t xml:space="preserve">hal-02662899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen rhizodeposition assessed by a (NH3)-N-15 shoot pulse-labelling of Lolium perenne L. grown on soil exposed to 9 years of CO2 enrichment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Net N immobilisation during the biodegradation of mucilage in soil as affected by repeated mineral and organic fertilisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Froux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Recous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80 (1), pp.39-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10705-007-9119-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2007.10.020⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02662899v1</w:t>
+                <w:t xml:space="preserve">hal-01460862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Net N immobilisation during the biodegradation of mucilage in soil as affected by repeated mineral and organic fertilisation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term organic farming fosters below- and aboveground biota: Implications for soil quality, biological control, and productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Birkhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martijn Bezemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaap Bloem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Søren Christensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (9), pp.2297-2308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.05.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10705-007-9119-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01460862v1</w:t>
+                <w:t xml:space="preserve">hal-02667899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term organic farming fosters below- and aboveground biota: Implications for soil quality, biological control, and productivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Water-soluble carbon in roots of rape and barley: impacts on labile soil organic carbon, arylsulfatase activity and sulfur mineralization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phuy-Chhoy Vong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Piutti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2008.05.007⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 294 (1-2), pp.19-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-007-9201-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667899v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-soluble carbon in roots of rape and barley: impacts on labile soil organic carbon, arylsulfatase activity and sulfur mineralization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic of the genetic structure of bacterial and fungal communities at different developmental stages of Medicago truncatula Gaertn. cv. Jemalong line J5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mougel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Offre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Ranjard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Corberand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gamalero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 170 (1), pp.165-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01650.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-007-9201-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01486379v1</w:t>
+                <w:t xml:space="preserve">hal-02668733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic of the genetic structure of bacterial and fungal communities at different developmental stages of Medicago truncatula Gaertn. cv. Jemalong line J5</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Short and long-term effects of elevated CO2 on Lolium perenne rhizodeposition and its consequences on soil organic matter turnover and plant N yield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.D. Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2006.01650.x⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (6), pp.1178-1187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02668733v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short and long-term effects of elevated CO2 on Lolium perenne rhizodeposition and its consequences on soil organic matter turnover and plant N yield</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of elevated CO2 concentration on rhizodeposition from Lolium perenne grown on soil exposed to 9 years of CO2 enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 38 (6), pp.1178-1187. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 38 (4), pp.729-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.06.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.10.002⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02663085v1</w:t>
+                <w:t xml:space="preserve">hal-02659010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated CO2 concentration on rhizodeposition from Lolium perenne grown on soil exposed to 9 years of CO2 enrichment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">How does nitrogen availability alter rhizodeposition in Lolium multiflorum Lam. during vegetative growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Paterson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Sim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 269 (1-2), pp.181-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-004-0490-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.06.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02659010v1</w:t>
+                <w:t xml:space="preserve">hal-02683156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does nitrogen availability alter rhizodeposition in Lolium multiflorum Lam. during vegetative growth?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Nitrogen fixation and growth of annual Medicago-Sinorhizobium associations at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sultan-Tubeileh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Obaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.267-275</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-004-0490-2⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02683156v1</w:t>
+                <w:t xml:space="preserve">hal-02671243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation and growth of annual Medicago-Sinorhizobium associations at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mikola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22, pp.267-275</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.886-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671243v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of maize mucilage on the diversity and activity of the denitrifying community</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mikola</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
+                <w:t xml:space="preserve">Emmanuelle Mounier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Hallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Gruet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 6 (3), pp.301-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2004.00571.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671909v1</w:t>
+                <w:t xml:space="preserve">hal-02681369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of maize mucilage on the diversity and activity of the denitrifying community</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Production et fixation d'azote chez des luzernes annuelles en région méditerranéenne lors de la période froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sultan-Tubeileh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gintzburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Obaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 173, pp.37-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1462-2920.2004.00571.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02681369v1</w:t>
+                <w:t xml:space="preserve">hal-02677034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production et fixation d'azote chez des luzernes annuelles en région méditerranéenne lors de la période froide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Root and microbial involvement in the kinetics of 14C-partitioning to rhizosphere respiration after a pulse labelling of maize assimilates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todorovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 228 (2), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004830011382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02677034v1</w:t>
+                <w:t xml:space="preserve">hal-02680159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Branching responses of a plagiotropic clonal herb to localised incidence of light simulating that reflected from vegetation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.M. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cresswell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oecologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 127 (2), pp.185-190. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s004420000582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02679454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root and microbial involvement in the kinetics of 14C-partitioning to rhizosphere respiration after a pulse labelling of maize assimilates</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overwintering of Trifolium repens L. and succeeding growth: results from a common protocol carried out at twelve european sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wachendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary P. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjo Elgersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Fothergill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (sp), pp.669-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1486⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1004830011382⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02680159v1</w:t>
+                <w:t xml:space="preserve">hal-02678547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering of Trifolium repens L. and succeeding growth: results from a common protocol carried out at twelve european sites</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytochrome mediated effects on leaves of white clover : consequences for light interception by the plant under competition for light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Héraut-Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 88 (sp), pp.669-682. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1486⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 88, pp.737-743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678547v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02681268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochrome mediated effects on leaves of white clover : consequences for light interception by the plant under competition for light</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Growth and nitrogen fixation of annual Medicago-Rhizobium associations during winter in mediterranean region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kholoud Sultan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustave Gintzburger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Obaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayat Touchane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1510⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 15 (3), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1161-0301(01)00103-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02681268v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and nitrogen fixation of annual Medicago-Rhizobium associations during winter in mediterranean region</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Vegetative storage proteins in white clover (Trifolium repens L.) : quantitative and qualitative features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Goulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérik Le Dily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Teissedre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenola Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hayat Touchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88, pp.789-795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1501⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1161-0301(01)00103-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02678586v1</w:t>
+                <w:t xml:space="preserve">hal-02683433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vegetative storage proteins in white clover (Trifolium repens L.) : quantitative and qualitative features</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Papers from the 16th French mass spectrometry meeting, Nancy, France, 1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lichtfouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1501⟩</w:t>
+              <w:t xml:space="preserve">Organic Geochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 32 (2), pp.215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0146-6380(00)00167-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683433v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Papers from the 16th French mass spectrometry meeting, Nancy, France, 1999</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Growth potential of buds of two contrasting cultivars of white clover during winter and early spring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Geochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 136 (2), pp.215-220. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0021859601008619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0146-6380(00)00167-4⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02676678v1</w:t>
+                <w:t xml:space="preserve">hal-02679369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth potential of buds of two contrasting cultivars of white clover during winter and early spring</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Overwintering and growing season dynamics of Trifolium repens L. in mixture with Lolium perenne L.: a model approach to plant-environment interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wachendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary P. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjo Elgersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Fothergill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodil E. Frankow-Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0021859601008619⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88, pp.683-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02679369v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02678549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering and growing season dynamics of Trifolium repens L. in mixture with Lolium perenne L.: a model approach to plant-environment interactions</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Continuous monitoring of rhizosphere respiration after labelling of plant shoots with 14CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todorovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 212 (2), pp.191-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02678549v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of rhizosphere respiration after labelling of plant shoots with 14CO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Comportement hivernal et repousse printanière du trèfle blanc : importance du cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Christophe</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">M.P. Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 212 (2), pp.191-201</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 157, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696545v1</w:t>
+                <w:t xml:space="preserve">hal-02694767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hivernal et repousse printanière du trèfle blanc : importance du cultivar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Regrowth of white clover after chilling assimilate partitioning and vegetative storage proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bazard</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">B.E. Frankow-Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ourry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (6), pp.1756-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci1999.3961756x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694767v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of white clover after chilling assimilate partitioning and vegetative storage proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Light quality (red:far-red ratio): does it affect photosynthetic activity, net CO2 assimilation, and morphology of young white clover leaves?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Héraut-Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany D. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2135/cropsci1999.3961756x⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 77 (10), pp.1425-1431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/b99-099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696969v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light quality (red:far-red ratio): does it affect photosynthetic activity, net CO2 assimilation, and morphology of young white clover leaves?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">14C-assimilate partitioning within white clover plant-soil system: effects of photoperiod/temperature treatments and defoliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todorovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 77 (10), pp.1425-1431. </w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (1), pp.13-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/b99-099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1161-0301(99)00004-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695960v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02697918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">14C-assimilate partitioning within white clover plant-soil system: effects of photoperiod/temperature treatments and defoliation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effets du rapport RC:RS sur les jeunes feuilles de trèfle blanc. Assimilation nette de CO2, activité photochimique et morphologie foliaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Héraut-Bron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 321 (8), pp.679-687. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80008-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1161-0301(99)00004-0⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02697918v1</w:t>
+                <w:t xml:space="preserve">hal-02699210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du rapport RC:RS sur les jeunes feuilles de trèfle blanc. Assimilation nette de CO2, activité photochimique et morphologie foliaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Projet DIAMAN. Deux dispositifs automatisés pour des marquages isotopiques et des mesures d'assimilation nette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l’Académie des sciences. Série III, Sciences de la vie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Editeur de Liens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 10, pp.17-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4469(98)80008-5⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02699210v1</w:t>
+                <w:t xml:space="preserve">hal-02695608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet DIAMAN. Deux dispositifs automatisés pour des marquages isotopiques et des mesures d'assimilation nette</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cold acclimation in white clover subjected to chilling and frost: changes in water and carbohydrates status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.P. Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Lecomte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Editeur de Liens</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 6 (3-4), pp.225-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1161-0301(96)02046-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695608v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold acclimation in white clover subjected to chilling and frost: changes in water and carbohydrates status</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Carbon metabolism enzyme activities and carbon partitioning in Pinus halepensis Mill. exposed to mild drought and ozone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gerant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Podor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany D. Afif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 148 (1-2), pp.142-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0176-1617(96)80306-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1161-0301(96)02046-1⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02696988v1</w:t>
+                <w:t xml:space="preserve">hal-02698965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon metabolism enzyme activities and carbon partitioning in Pinus halepensis Mill. exposed to mild drought and ozone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId347" w:history="1">
+                <w:t xml:space="preserve">Effect of drought on photosynthesis in Trifolium repens : maintenance of photosystem II efficiency and of measured photosynthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 33 (1), pp.19-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0176-1617(96)80306-3⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02698965v1</w:t>
+                <w:t xml:space="preserve">hal-02700249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of drought on photosynthesis in Trifolium repens : maintenance of photosystem II efficiency and of measured photosynthesis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of light quality (red : far-red ratio) and defoliation treatments applied at a single phytomer on axillary bud outgrowth in Trifolium repens L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 100 (3), pp.236-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00316950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700249v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02714005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light quality (red : far-red ratio) and defoliation treatments applied at a single phytomer on axillary bud outgrowth in Trifolium repens L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of light quality (Red : Far-red Ratio) at the apical bud of the main stolon on morphogenesis of Trifolium repens L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.M. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.H. Greer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 74 (2), pp.119-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.1994.1101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/BF00316950⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02714005v1</w:t>
+                <w:t xml:space="preserve">hal-02713723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of light quality (Red : Far-red Ratio) at the apical bud of the main stolon on morphogenesis of Trifolium repens L.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Influence du déficit hydrique sur le trèfle blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">D.H. Greer</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 135, pp.369-381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/anbo.1994.1101⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02713723v1</w:t>
+                <w:t xml:space="preserve">hal-02710431v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du déficit hydrique sur le trèfle blanc</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">Photomorphogenesis of white clover (Trifolium repens L.) : phytochrome mediated effects on 14C-assimilate partitioning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Gastal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Flenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francis Gras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 135, pp.369-381</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 1 (4), pp.235-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02710431v2</w:t>
+                <w:t xml:space="preserve">hal-02705149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photomorphogenesis of white clover (Trifolium repens L.) : phytochrome mediated effects on 14C-assimilate partitioning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of potassium on the tolerance to PEG induced water stress of two white clover varieties (Trifolium repens L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Flenet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 1 (4), pp.235-240</w:t>
+              <w:t xml:space="preserve">Potash Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 2, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02705149v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02709868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of potassium on the tolerance to PEG induced water stress of two white clover varieties (Trifolium repens L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The effect of water stress on white clover (Trifolium repens L). 1. Role of potassium nutrition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liza Shamsun-Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Potash Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 2, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 1991, 4, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02709868v1</w:t>
+                <w:t xml:space="preserve">hal-02704171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of water stress on white clover (Trifolium repens L). 1. Role of potassium nutrition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assimilate partitioning in Pachyrhizus erosus during long-day vegetative development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liza Shamsun-Noor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
+                <w:t xml:space="preserve">Victor Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Vansuyt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zinsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potash Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1991, 4, pp.1-7</w:t>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 28 (3), pp.343-349</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02704171v1</w:t>
+                <w:t xml:space="preserve">hal-02712832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilate partitioning in Pachyrhizus erosus during long-day vegetative development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effects of the inhibition of nodule metabolism by nitrate on the regulation of assimilate partitioning in Pachyrhizus erosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Zinsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1990, 28 (3), pp.343-349</w:t>
+              <w:t xml:space="preserve">, 1990, 28 (1), pp.131-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02712832v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04454935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the inhibition of nodule metabolism by nitrate on the regulation of assimilate partitioning in Pachyrhizus erosus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effet d'un deficit hydrique sur le trefle blanc (Trifolium repens L.). I. Role d'un apport de potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Zinsou</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 10 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:19890303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04454935v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un deficit hydrique sur le trefle blanc (Trifolium repens L.). I. Role d'un apport de potassium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of potassium on the tolerance to PEG-induced water stress of two white clover varieties (Trifolium repens L.).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shamsung Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/agro:19890303⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 120, pp.153-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF02377063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716123v1</w:t>
+                <w:t xml:space="preserve">hal-02726224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of potassium on the tolerance to PEG-induced water stress of two white clover varieties (Trifolium repens L.).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etude de l'influence de la ramification du stolon sur la distribution des assimilats chez le trefle blanc (Trifolium repens L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 9 (9), pp.849-857</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02726224v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02724789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'influence de la ramification du stolon sur la distribution des assimilats chez le trefle blanc (Trifolium repens L.)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effet d'un déficit hydrique sur le trèfle blanc (Trifolium repens L.). I. Importance du cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Guérin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">D. Schontz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Heulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 9 (9), pp.849-857</w:t>
+              <w:t xml:space="preserve">, 1989, 9 (3), pp.251-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02724789v1</w:t>
+                <w:t xml:space="preserve">hal-02728125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un déficit hydrique sur le trèfle blanc (Trifolium repens L.). I. Importance du cultivar</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Role de la position de la feuille dans l'assimilation et le transport du carbone chez le trefle blanc (Trifolium repens L.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Heulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
+                <w:t xml:space="preserve">T. Choné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1989, 9 (3), pp.251-257</w:t>
+              <w:t xml:space="preserve">, 1987, 7 (8), pp.599-605</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02728907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId391"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12104,51 +11970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensaia.univ-lorraine.fr/fr/content/plateau-danalyse-structurale-et-metabolomique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965113v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Al Rahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/2611939" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Habachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468120v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2025.07.07.663522" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344708v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03944804v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ba&#223;mann" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Kaiser" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Harbach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12778" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458433v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobaissi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.06.010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630022v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477743v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.032" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B2BVGK4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474771v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koller" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.020" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPSTR1C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474775v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rodriguez" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12249" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ruess" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12113" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486343v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0885-9" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGL2NPBR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers230" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269188v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664580v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Bezemer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fountain" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barea" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Dekker" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-2198.1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486379v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9201-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVF5D538-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sultan-Tubeileh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obaton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677034v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gintzburger" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679454v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Hay" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresswell" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000582" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44WHRK94-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678547v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wachendorf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary P. Collins" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Connolly" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjo Elgersma" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fothergill" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1486" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681268v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;raut-Bron" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1510" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678586v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Sultan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Gintzburger" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obaton" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Touchane" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(01)00103-4" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17P0H07W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683433v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Teissedre" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Corbel" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1501" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676678v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00167-4" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKB2D9P2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679369v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601008619" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678549v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1496" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694767v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guinchard" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696969v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961756x" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695960v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-099" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699210v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80008-5" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCJWVHDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695608v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696988v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(96)02046-1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84DABA598FAE1FE6604EBDE53FB4C28A554B1211/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698965v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podor" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-1617(96)80306-3" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2N8MWQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700249v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714005v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00316950" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0C9WCD9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713723v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Greer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1994.1101" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3C4KKPHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710431v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gras" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705149v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709868v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shamsun-Noor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704171v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Shamsun-Noor" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712832v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zinsou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454935v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716123v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19890303" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726224v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shamsung Noor" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02377063" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724789v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728125v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schontz" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728907v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chon&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensaia.univ-lorraine.fr/fr/content/plateau-danalyse-structurale-et-metabolomique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Habachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Al Rahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/2611939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03944804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ba&#223;mann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Kaiser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Harbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12778" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobaissi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.06.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B2BVGK4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPSTR1C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12249" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ruess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0885-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGL2NPBR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486362v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers230" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Bezemer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fountain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barea" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Dekker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-2198.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9201-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVF5D538-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sultan-Tubeileh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obaton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677034v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gintzburger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679454v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Hay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresswell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000582" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44WHRK94-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678547v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wachendorf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary P. Collins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Connolly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjo Elgersma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fothergill" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1486" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;raut-Bron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1510" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Sultan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Gintzburger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obaton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Touchane" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(01)00103-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17P0H07W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Teissedre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Corbel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676678v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00167-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKB2D9P2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679369v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601008619" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1496" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694767v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guinchard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696969v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961756x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-099" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699210v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80008-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCJWVHDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695608v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696988v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(96)02046-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84DABA598FAE1FE6604EBDE53FB4C28A554B1211/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-1617(96)80306-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2N8MWQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714005v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00316950" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0C9WCD9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Greer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1994.1101" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3C4KKPHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710431v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gras" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709868v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shamsun-Noor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704171v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Shamsun-Noor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zinsou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454935v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716123v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19890303" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726224v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shamsung Noor" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02377063" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724789v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728125v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schontz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728907v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chon&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>