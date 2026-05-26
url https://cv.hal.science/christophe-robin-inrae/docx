--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -391,679 +391,679 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05572696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier. Chapitre 2 : production selon les essences truffières et la présence d’essences compagnes, enseignements pour la trufficulture</w:t>
+                <w:t xml:space="preserve">Does Dietary Supplementation With Quercetin or Rutin Impact Growth, Stress, and Immunity in Pikeperch ( Sander lucioperca ) and the Water Microbial Community in Recirculating Aquaculture?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Paula Senff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrille Bach</w:t>
+                <w:t xml:space="preserve">Jérôme Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léon Wehrlen</w:t>
+                <w:t xml:space="preserve">Jérémy Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Habachi</w:t>
+                <w:t xml:space="preserve">Sara Abd Al Rahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Falconnet</w:t>
+                <w:t xml:space="preserve">Sylvain Milla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aquaculture Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2025 (1), pp.2611939. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/are/2611939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344790v1</w:t>
+                <w:t xml:space="preserve">hal-04965113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Dietary Supplementation With Quercetin or Rutin Impact Growth, Stress, and Immunity in Pikeperch ( Sander lucioperca ) and the Water Microbial Community in Recirculating Aquaculture?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier. Chapitre 2 : production selon les essences truffières et la présence d’essences compagnes, enseignements pour la trufficulture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Lambert</w:t>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Grosjean</w:t>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Abd Al Rahim</w:t>
+                <w:t xml:space="preserve">Léon Wehrlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Milla</w:t>
+                <w:t xml:space="preserve">Hélène Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquaculture Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 131, pp.16-19</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04965113v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gérard Falconnet</w:t>
+                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komla Exonam Amegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Del-Valle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Salgon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Entomologia Generalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 44 (2), pp.325-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344708v1</w:t>
+                <w:t xml:space="preserve">hal-04557514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological restoration combining mowing and competition limits the development of invasive Reynoutria japonica</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sylvi-truffière expérimentale à truffe de Bourgogne (Tuber aestivum Vitt. var. uncinatum) sur un précédent forestier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Bach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léon Wehrlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Falconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129, pp.10-13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04647748v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint effects of inter-specific and intra-specific diversity of tomato volatile profiles on antixenosis against Tuta absoluta</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological restoration combining mowing and competition limits the development of invasive Reynoutria japonica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yasmine Fourati</w:t>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Del-Valle</w:t>
+                <w:t xml:space="preserve">Alan Kergunteuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Salgon</w:t>
+                <w:t xml:space="preserve">Léa Genty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Ferrante</w:t>
+                <w:t xml:space="preserve">Paul Montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entomologia Generalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 44 (2), pp.325-337. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 366, pp.121818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1127/entomologia/2024/2399⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04557514v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Biological Properties of Individual Phenolamides and Phenolamide-Enriched Leaf Tomato Extracts</w:t>
               </w:r>
@@ -1075,51 +1075,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël E Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1177,299 +1177,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03975870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root‐released organic compounds in aquaponics and their potential effects on system performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paula Senff</w:t>
+                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Roumani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Björn Baßmann</w:t>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederik Kaiser</w:t>
+                <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harvey Harbach</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Florent Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Péré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/raq.12778⟩</w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03944804v1</w:t>
+                <w:t xml:space="preserve">hal-03681534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptomics and Metabolomics Analyses Reveal High Induction of the Phenolamide Pathway in Tomato Plants Attacked by the Leafminer Tuta absoluta</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+                <w:t xml:space="preserve">Root‐released organic compounds in aquaponics and their potential effects on system performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Senff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Boisbrun</w:t>
+                <w:t xml:space="preserve">Björn Baßmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
+                <w:t xml:space="preserve">Frederik Kaiser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Péré</w:t>
+                <w:t xml:space="preserve">Harvey Harbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (6), pp.484. </w:t>
+              <w:t xml:space="preserve">Reviews in Aquaculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/metabo12060484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/raq.12778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03681534v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolamides in plants: An update on their function, regulation, and origin of their biosynthetic enzymes</w:t>
               </w:r>
@@ -1494,51 +1494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Besseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gagneul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1641,51 +1641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicine and Pharmacotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 131, pp.110762. </w:t>
@@ -1989,333 +1989,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01878180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
+                <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Coqueret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Annegret Kohler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Molinier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n°100 spécial, pp.9-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01506630v1</w:t>
+                <w:t xml:space="preserve">hal-02620110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le trufficulteur : Un trait d’union indispensable entre trufficulteurs et scientifiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nitrogen nutrition of tomato plant alters leafminer dietary intake dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Le Tacon</w:t>
+                <w:t xml:space="preserve">Victoire Coqueret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Virginie Molinier</w:t>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Insect Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 99, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinsphys.2017.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02620110v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five years investigation of female and male genotypes in périgord black truffle (Tuber melanosporum Vittad.) revealed contrasted reproduction strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Lagoguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2418,51 +2418,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 99 (2), pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2481,242 +2481,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04515579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Larbat</w:t>
+                <w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Andrea Rubini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Riccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18 (3), pp.495-504. </w:t>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.105-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640137v1</w:t>
+                <w:t xml:space="preserve">hal-01284231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomato response traits to pathogenic Pseudomonas species: Does nitrogen limitation matter?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe C. Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2731,126 +2723,126 @@
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 244, pp.57-67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2015.12.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temporal changes of bacterial communities in the &amp;lt;i&amp;gt;Tuber melanosporum &amp;lt;/i&amp;gt; ectomycorrhizosphere during ascocarp development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Frey-Klett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2895,208 +2887,216 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01477465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certainties and uncertainties about the life cycle of the Périgord black truffle (Tuber melanosporum Vittad.)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Le Tacon</w:t>
+                <w:t xml:space="preserve">Interrelated responses of tomato plants and the leaf miner&amp;lt;em&amp;gt; Tuta absoluta&amp;lt;/em&amp;gt; to nitrogen supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Rubini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Peng Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Desneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.495-504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/plb.12425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0461-1⟩</w:t>
-[...12 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01284231v1</w:t>
+                <w:t xml:space="preserve">hal-02640137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the diversion of primary carbon flux into secondary metabolism under variable nitrate and light/dark conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathrine Lillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3195,51 +3195,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramez Saad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kobaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3299,51 +3299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of nitrogen and carbon transfer from soil organic matter to Tuber melanosporum mycorrhizas and ascocarps using 15N and 13C soil labelling and wholegenome oligoarrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3446,51 +3446,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Session 2015 « truffières et expérimentations : présentation de résultats et perspectives »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Pousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 91 (2), pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3509,613 +3509,613 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Desorption kinetics of PAHs from aged industrial soils for availability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Barnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 470, pp.639-645. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2013.10.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02639023v1</w:t>
+                <w:t xml:space="preserve">hal-01477743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01269190v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02631060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ? La nutrition carbonée et azotée de l’ascocarpe.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Les bactéries, des partenaires méconnus de la truffe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Deveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François F. Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane S. Uroz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 87 (2), pp.15-16</w:t>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631060v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desorption kinetics of PAHs from aged industrial soils for availability assessment</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Dynamique de la reproduction sexuée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emila Akroume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87 (2), pp.14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01477743v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01269190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Black truffle-associated bacterial communities during the development and maturation of Tuber melanosporum ascocarps and putative functional roles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanjay Antony-Babu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Deveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joy D. van Nostrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jizhong Zhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 16 (9), pp.2831-2847. </w:t>
@@ -4153,90 +4153,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La flore fongique des truffières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Buée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Lengellé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4272,316 +4272,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoa stimulate N uptake and growth of arbuscular mycorrhizal plants</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Larbat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Adamowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.05.020⟩</w:t>
+              <w:t xml:space="preserve">Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474771v1</w:t>
+                <w:t xml:space="preserve">hal-01474765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protozoa enhance foraging efficiency of arbuscular mycorrhizal fungi for mineral nitrogen from organic matter in soil to the benefit of host plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François F. Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Plain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 82, pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01474775v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mode d’acquisition du carbone pendant le développement des ascocarpes de Tuber melanosporum Vittad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4626,406 +4634,398 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 83 (2), pp.10-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la truffe se nourrit-elle ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Protozoa stimulate N uptake and growth of arbuscular mycorrhizal plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.204-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2013.05.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02649417v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the C:N ratio a reliable indicator of C allocation to primary and defence-related metabolisms in tomato?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Protozoa enhance foraging efficiency of arbuscular mycorrhizal fungi for mineral nitrogen from organic matter in soil to the benefit of host plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Koller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alia Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Scheu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phytochem.2012.12.003⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 199 (1), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.12249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474765v1</w:t>
+                <w:t xml:space="preserve">hal-01474775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Litter quality as driving factor for plant nutrition via grazing of protozoa on soil microorganisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Koller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Ruess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Scheu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 85 (2), pp.241-250. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5059,103 +5059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-scale spatial genetic structure of the black truffle (Tuber melanosporum) investigated with neutral microsatellites and functional mating type genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Murat-Furminieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Rubini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudia Riccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herminia de La Varga Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emila Akroume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 199 (1), pp.176-187. </w:t>
@@ -5193,51 +5193,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon transfer from the host to [i]Tuber melanosporum[/i] mycorrhizas and ascocarps followed using a 13C pulse-labeling technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5321,212 +5321,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01268445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of active transport and transpiration on nickel and cadmium accumulation in the leaves of the Ni-hyperaccumulator Leptoplax emarginata: a biophysical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ecophysiology of nickel phytoaccumulation: a simplified biophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coinchelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bartoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 350 (1-2), pp.99-115. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (16), pp.5815-5827. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-011-0885-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ers230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01486343v1</w:t>
+                <w:t xml:space="preserve">hal-01486362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mode d’acquisition du carbone et de l’azote pendant le développement des ascocarpes de truffes. Une réponse partielle par mesure de l’abondance naturelle du 13C et du 15N</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard Zeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Hossann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5545,256 +5533,268 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Trufficulteur Français</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 80 (3), pp.10-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiology of nickel phytoaccumulation: a simplified biophysical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of active transport and transpiration on nickel and cadmium accumulation in the leaves of the Ni-hyperaccumulator Leptoplax emarginata: a biophysical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bartoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coinchelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Echevarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 350 (1-2), pp.99-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-011-0885-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ers230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01486362v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01486343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organ-specific responses of tomato growth and phenolic metabolism to nitrate limitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Larbat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (5), pp.760 - 769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6258,51 +6258,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration de la qualité du fruit : composition en métabolites primaires et secondaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel M. Génard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6379,103 +6379,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ‘trade-off’ between synthesis of primary and secondary compounds in young tomato leaves is altered by nitrate nutrition: experimental evidence and model consistency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Le Bot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Bourgaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Adamowicz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 60 (15), pp.4301-4314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6535,51 +6535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herbert Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 63 (1-3), pp.410-415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6677,51 +6677,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Recous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrient Cycling in Agroecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 80 (1), pp.39-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6806,51 +6806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Martijn Bezemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaap Bloem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Bonkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Søren Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6940,51 +6940,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Piutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Slezack-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7190,51 +7190,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short and long-term effects of elevated CO2 on Lolium perenne rhizodeposition and its consequences on soil organic matter turnover and plant N yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7345,51 +7345,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ulff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 38 (4), pp.729-736. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7487,51 +7487,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Paterson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allan Sim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant and Soil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 269 (1-2), pp.181-191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7571,243 +7571,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02683156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen fixation and growth of annual Medicago-Sinorhizobium associations at low temperature</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mikola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 22, pp.267-275</w:t>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.886-896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671243v1</w:t>
+                <w:t xml:space="preserve">hal-02671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Bazot</w:t>
+                <w:t xml:space="preserve">Nitrogen fixation and growth of annual Medicago-Sinorhizobium associations at low temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Sultan-Tubeileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mikola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">M. Obaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 19, pp.886-896</w:t>
+              <w:t xml:space="preserve">European Journal of Agronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 22, pp.267-275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02671909v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of maize mucilage on the diversity and activity of the denitrifying community</w:t>
               </w:r>
@@ -7952,90 +7952,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production et fixation d'azote chez des luzernes annuelles en région méditerranéenne lors de la période froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Sultan-Tubeileh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gintzburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 173, pp.37-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8054,462 +8054,462 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02677034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Root and microbial involvement in the kinetics of 14C-partitioning to rhizosphere respiration after a pulse labelling of maize assimilates</w:t>
+                <w:t xml:space="preserve">Overwintering of Trifolium repens L. and succeeding growth: results from a common protocol carried out at twelve european sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Todorovic</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michael Wachendorf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosemary P. Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Connolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anjo Elgersma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Fothergill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1023/A:1004830011382⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 88 (sp), pp.669-682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02680159v1</w:t>
+                <w:t xml:space="preserve">hal-02678547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching responses of a plagiotropic clonal herb to localised incidence of light simulating that reflected from vegetation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Root and microbial involvement in the kinetics of 14C-partitioning to rhizosphere respiration after a pulse labelling of maize assimilates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todorovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Cresswell</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oecologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 228 (2), pp.179-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1004830011382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s004420000582⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02679454v1</w:t>
+                <w:t xml:space="preserve">hal-02680159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overwintering of Trifolium repens L. and succeeding growth: results from a common protocol carried out at twelve european sites</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Branching responses of a plagiotropic clonal herb to localised incidence of light simulating that reflected from vegetation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Connolly</w:t>
+                <w:t xml:space="preserve">M.J.M. Hay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.D. Newton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anjo Elgersma</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Cresswell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 127 (2), pp.185-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s004420000582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/anbo.2001.1486⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02678547v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02679454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytochrome mediated effects on leaves of white clover : consequences for light interception by the plant under competition for light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Héraut-Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8608,51 +8608,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustave Gintzburger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Obaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hayat Touchane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8767,51 +8767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Teissedre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 88, pp.789-795. </w:t>
@@ -8862,51 +8862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papers from the 16th French mass spectrometry meeting, Nancy, France, 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Lichtfouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Geochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 32 (2), pp.215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8965,51 +8965,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Growth potential of buds of two contrasting cultivars of white clover during winter and early spring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Corbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9056,90 +9056,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overwintering and growing season dynamics of Trifolium repens L. in mixture with Lolium perenne L.: a model approach to plant-environment interactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wachendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosemary P. Collins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjo Elgersma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Fothergill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodil E. Frankow-Lindberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9184,442 +9184,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02678549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous monitoring of rhizosphere respiration after labelling of plant shoots with 14CO2</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comportement hivernal et repousse printanière du trèfle blanc : importance du cultivar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Christophe</w:t>
+                <w:t xml:space="preserve">M.P. Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Bazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 212 (2), pp.191-201</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 157, pp.21-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02696545v1</w:t>
+                <w:t xml:space="preserve">hal-02694767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement hivernal et repousse printanière du trèfle blanc : importance du cultivar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Regrowth of white clover after chilling assimilate partitioning and vegetative storage proteins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Corbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Bazard</w:t>
+                <w:t xml:space="preserve">B.E. Frankow-Lindberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ourry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Crop Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 39 (6), pp.1756-1761. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2135/cropsci1999.3961756x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02694767v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regrowth of white clover after chilling assimilate partitioning and vegetative storage proteins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Continuous monitoring of rhizosphere respiration after labelling of plant shoots with 14CO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Todorovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Ourry</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Christophe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crop Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 212 (2), pp.191-201</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02696969v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02696545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light quality (red:far-red ratio): does it affect photosynthetic activity, net CO2 assimilation, and morphology of young white clover leaves?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Héraut-Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9692,77 +9692,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">14C-assimilate partitioning within white clover plant-soil system: effects of photoperiod/temperature treatments and defoliation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Todorovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9834,51 +9834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets du rapport RC:RS sur les jeunes feuilles de trèfle blanc. Assimilation nette de CO2, activité photochimique et morphologie foliaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Héraut-Bron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9963,51 +9963,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10045,64 +10045,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold acclimation in white clover subjected to chilling and frost: changes in water and carbohydrates status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.P. Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10333,51 +10333,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of drought on photosynthesis in Trifolium repens : maintenance of photosystem II efficiency and of measured photosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10415,64 +10415,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light quality (red : far-red ratio) and defoliation treatments applied at a single phytomer on axillary bud outgrowth in Trifolium repens L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.M. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10531,64 +10531,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of light quality (Red : Far-red Ratio) at the apical bud of the main stolon on morphogenesis of Trifolium repens L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J.M. Hay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.C.D. Newton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10673,51 +10673,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence du déficit hydrique sur le trèfle blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Grieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10768,51 +10768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photomorphogenesis of white clover (Trifolium repens L.) : phytochrome mediated effects on 14C-assimilate partitioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Varlet-Grancher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10889,51 +10889,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of potassium on the tolerance to PEG induced water stress of two white clover varieties (Trifolium repens L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10997,51 +10997,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of water stress on white clover (Trifolium repens L). 1. Role of potassium nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liza Shamsun-Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11079,51 +11079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilate partitioning in Pachyrhizus erosus during long-day vegetative development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11181,256 +11181,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02712832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the inhibition of nodule metabolism by nitrate on the regulation of assimilate partitioning in Pachyrhizus erosus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effet d'un deficit hydrique sur le trefle blanc (Trifolium repens L.). I. Role d'un apport de potassium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Zinsou</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Guckert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 10 (1), pp.9-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/agro:19890303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04454935v1</w:t>
+                <w:t xml:space="preserve">hal-02716123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet d'un deficit hydrique sur le trefle blanc (Trifolium repens L.). I. Role d'un apport de potassium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effects of the inhibition of nodule metabolism by nitrate on the regulation of assimilate partitioning in Pachyrhizus erosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Vaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armand Guckert</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Zinsou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 28 (1), pp.131-136</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/agro:19890303⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02716123v1</w:t>
+                <w:t xml:space="preserve">hal-04454935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of potassium on the tolerance to PEG-induced water stress of two white clover varieties (Trifolium repens L.).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Shamsung Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11490,51 +11490,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'influence de la ramification du stolon sur la distribution des assimilats chez le trefle blanc (Trifolium repens L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11598,51 +11598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un déficit hydrique sur le trèfle blanc (Trifolium repens L.). I. Importance du cultivar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Shamsun-Noor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schontz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11706,51 +11706,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role de la position de la feuille dans l'assimilation et le transport du carbone chez le trefle blanc (Trifolium repens L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Choné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11970,51 +11970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensaia.univ-lorraine.fr/fr/content/plateau-danalyse-structurale-et-metabolomique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344790v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Habachi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965113v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosjean" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Al Rahim" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/2611939" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03944804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ba&#223;mann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Kaiser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Harbach" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12778" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobaissi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.06.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477743v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B2BVGK4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474771v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koller" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPSTR1C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474775v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12249" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ruess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486343v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0885-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGL2NPBR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269188v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486362v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers230" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Bezemer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fountain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barea" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Dekker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-2198.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9201-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVF5D538-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sultan-Tubeileh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obaton" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677034v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gintzburger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679454v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Hay" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresswell" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000582" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44WHRK94-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678547v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wachendorf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary P. Collins" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Connolly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjo Elgersma" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fothergill" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1486" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;raut-Bron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1510" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Sultan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Gintzburger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obaton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Touchane" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(01)00103-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17P0H07W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Teissedre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Corbel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676678v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00167-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKB2D9P2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679369v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601008619" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1496" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694767v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guinchard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696969v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961756x" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-099" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699210v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80008-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCJWVHDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695608v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696988v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(96)02046-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84DABA598FAE1FE6604EBDE53FB4C28A554B1211/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-1617(96)80306-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2N8MWQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714005v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00316950" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0C9WCD9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Greer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1994.1101" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3C4KKPHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710431v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gras" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709868v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shamsun-Noor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704171v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Shamsun-Noor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zinsou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454935v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716123v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19890303" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726224v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shamsung Noor" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02377063" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724789v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728125v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schontz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728907v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chon&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensaia.univ-lorraine.fr/fr/content/plateau-danalyse-structurale-et-metabolomique" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05572696v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bouill&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clo&#233; Villard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Galati" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Roumani" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fauvet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2026.113106" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04965113v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Senff" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lambert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Grosjean" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abd Al Rahim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Milla" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/are/2611939" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bach" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Wehrlen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Habachi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Falconnet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04557514v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komla Exonam Amegan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Fourati" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Del-Valle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Salgon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Ferrante" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/entomologia/2024/2399" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05344708v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04647748v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Kergunteuil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Genty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montagne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121818" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03975870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l E Duval" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041552" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03681534v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Le Bot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur P&#233;r&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo12060484" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03944804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bj&#246;rn Ba&#223;mann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederik Kaiser" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harvey Harbach" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/raq.12778" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03066081v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Besseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gagneul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Larbat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa582" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02954326v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael E Duval" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2020.110762" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01854605v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bartoli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Royer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coinchelin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Thiec" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rose" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11284-018-1594-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878180v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Dao Vu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril C. Jousse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pawlicki-Jullian" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Schiltz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Kieu Oanh Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2018.09.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Deveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annegret Kohler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Le Tacon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Martin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Molinier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire Coqueret" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Desneux" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinsphys.2017.04.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595244v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminia de La Varga Pastor" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lagoguet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Todesco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torda Varga" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.13735" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04515579v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Pousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01284231v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Rubini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Riccioni" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0461-1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Adamowicz" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2015.12.008" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477465v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Antony-Babu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Frey-Klett" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00572-015-0679-7" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640137v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peng Han" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/plb.12425" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J5P8H6N4-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477462v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathrine Lillo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tormod Drengstig" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Ruoff" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2016.05.008" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458433v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramez Saad" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kobaissi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Echevarria" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Benizri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2016.06.010" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269283v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Plain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hossann" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Brechet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-015-2557-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630022v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477743v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Barnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2013.10.032" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0B2BVGK4-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631060v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F. Le Tacon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Plain" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Maurice" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639023v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane S. Uroz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269190v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Murat-Furminieux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emila Akroume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270208v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy D. van Nostrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jizhong Zhou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.12294" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269191v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bu&#233;e" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lengell&#233;" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Morin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.12.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8GXB7MDX-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649417v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269189v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474771v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Koller" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Scheu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bonkowski" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2013.05.020" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WPSTR1C8-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474775v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alia Rodriguez" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12249" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01474773v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Ruess" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12113" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268448v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12264" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268445v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0064626" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486362v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ers230" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486343v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-011-0885-9" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TGL2NPBR-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647768v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bourgaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1438-8677.2012.00564.x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HPF6MDDJ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645119v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine M. Olsen" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rune Slimestad" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trond Lovdal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phytochem.2012.02.004" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DJ9P31PJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650492v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Balesdent" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Derrien" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fontaine" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kirman" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Klumpp" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664580v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. M. Bezemer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. T. Fountain" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Barea" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Christensen" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Dekker" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1890/09-2198.1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664249v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. G&#233;nard" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Gautier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Massot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/06vt-nf25" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659048v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp271" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460862v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Froux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Recous" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Morvan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-007-9119-1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-706JL8BG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667899v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Birkhofer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martijn Bezemer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Bloem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Christensen" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2008.05.007" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486379v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuy-Chhoy Vong" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Piutti" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armand Guckert" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-007-9201-0" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LVF5D538-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668733v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mougel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Offre" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Ranjard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Corberand" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gamalero" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2006.01650.x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663085v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Allard" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.D. Newton" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.10.002" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VPT9MD6P-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683156v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Paterson" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Sim" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-004-0490-2" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-74T2B5HN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671243v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sultan-Tubeileh" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Obaton" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681369v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Mounier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Hallet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ch&#232;neby" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gruet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1462-2920.2004.00571.x" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCV8SCH0-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677034v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gintzburger" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678547v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wachendorf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosemary P. Collins" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Connolly" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjo Elgersma" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Fothergill" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1486" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680159v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Todorovic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1004830011382" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-V5N82QC3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679454v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.M. Hay" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cresswell" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s004420000582" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-44WHRK94-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681268v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. H&#233;raut-Bron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Varlet-Grancher" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1510" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678586v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kholoud Sultan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustave Gintzburger" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Obaton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Touchane" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(01)00103-4" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-17P0H07W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683433v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Goulas" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rik Le Dily" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Teissedre" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Corbel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1501" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676678v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lichtfouse" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0146-6380(00)00167-4" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NKB2D9P2-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679369v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Corbel" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0021859601008619" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678549v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.2001.1496" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694767v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Guinchard" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bazard" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696969v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.E. Frankow-Lindberg" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ourry" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2135/cropsci1999.3961756x" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696545v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Christophe" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695960v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Varlet-Grancher" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany D. Afif" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/b99-099" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697918v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(99)00004-0" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B47B3CX9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699210v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4469(98)80008-5" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RCJWVHDB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695608v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gross" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grieu" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696988v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1161-0301(96)02046-1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/84DABA598FAE1FE6604EBDE53FB4C28A554B1211/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698965v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gerant" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Podor" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Cornu" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0176-1617(96)80306-3" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2N8MWQJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700249v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02714005v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00316950" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-0C9WCD9Z-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713723v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.H. Greer" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/anbo.1994.1101" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-3C4KKPHL-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02710431v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Gras" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02705149v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gastal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Flenet" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02709868v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Shamsun-Noor" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704171v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liza Shamsun-Noor" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02712832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vaillant" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vansuyt" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zinsou" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716123v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/agro:19890303" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04454935v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726224v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shamsung Noor" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02377063" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02724789v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728125v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schontz" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heulin" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728907v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chon&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>